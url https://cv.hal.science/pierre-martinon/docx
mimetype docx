--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -455,1131 +455,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic data-based traffic model applied to vehicles energy consumption estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leroy</w:t>
+                <w:t xml:space="preserve">Dynamics and control of a periodically forced microalgae culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2923292⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.922-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.06.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774621v3</w:t>
+                <w:t xml:space="preserve">hal-01891648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Mixture Penalty for Trajectory Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (8), pp.1857--1862. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G003996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing running a race on a curved track</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Aftalion</w:t>
+                <w:t xml:space="preserve">A stochastic data-based traffic model applied to vehicles energy consumption estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221572⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2923292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936993v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774621v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and control of a periodically forced microalgae culture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Mairet</w:t>
+                <w:t xml:space="preserve">Optimizing running a race on a curved track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Aftalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52, pp.922-927. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.06.180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891648v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Battery Aging : an Adaptive Weights Dynamic Programming Algorithm</w:t>
+                <w:t xml:space="preserve">Continuous Optimal Control Approaches to Microgrid Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.59-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349932v3</w:t>
+                <w:t xml:space="preserve">hal-01129393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Optimal Health Insurance Contracts under Ex Post Moral Hazard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Battery Aging : an Adaptive Weights Dynamic Programming Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anasuya Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geneva Risk and Insurance Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (2), pp.137-185. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s10713-018-0034-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-018-1371-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348551v3</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349932v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Optimal Control Approaches to Microgrid Energy Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+                <w:t xml:space="preserve">On the Design of Optimal Health Insurance Contracts under Ex Post Moral Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martinon</w:t>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Silva</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anasuya Raj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geneva Risk and Insurance Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (2), pp.137-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s10713-018-0034-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129393v2</w:t>
+                <w:t xml:space="preserve">hal-01348551v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a periodic optimal control problem connected to microalgae anaerobic digestion</w:t>
+                <w:t xml:space="preserve">Optimal Design for Purcell Three-link Swimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térence Bayen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Mairet</w:t>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sebbah</w:t>
+                <w:t xml:space="preserve">Marta Zoppello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.023012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860570v1</w:t>
+                <w:t xml:space="preserve">hal-01098501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and numerical methods in the contrast imaging problem in nuclear magnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a periodic optimal control problem connected to microalgae anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bonnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martinon</w:t>
+                <w:t xml:space="preserve">Matthieu Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10440-014-9947-3⟩</w:t>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (6), pp.750-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.2127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867753v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design for Purcell Three-link Swimmer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric and numerical methods in the contrast imaging problem in nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+                <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Zoppello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (1), pp.5-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-014-9947-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098501v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting the most out of it: optimal experiments for parameter estimation of microalgae growth models</w:t>
               </w:r>
@@ -1604,64 +1604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (6), pp.991-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1708,51 +1708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shooting Algorithm for Optimal Control Problems with Singular Arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soledad Aronna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1903,51 +1903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of optimal trajectories with singular arcs for an Ariane 5 launcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurent-Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1998,51 +1998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving optimal control problems on GPU with Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2613,51 +2613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving optimal control problems with Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,51 +2721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving optimal control problems with Julia (talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,51 +2829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ct: control toolbox - Numerical tools and examples in optimal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3160,762 +3160,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task Bolasso based aircraft dynamics identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aircraft Dynamics Identification for Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMODays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Aeronautics and Space Sciences (EUCASS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2017-179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643177v1</w:t>
+                <w:t xml:space="preserve">hal-01639731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Dynamics Identification for Optimal Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multi-task Bolasso based aircraft dynamics identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Aeronautics and Space Sciences (EUCASS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PGMODays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13009/EUCASS2017-179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01639731v1</w:t>
+                <w:t xml:space="preserve">hal-01643177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fed-batch bioreactor with mortality rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Mairet</w:t>
+                <w:t xml:space="preserve">Controllability and Optimal Strokes for N-link Micro-swimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sebbah</w:t>
+                <w:t xml:space="preserve">Marta Zoppello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC13 - European Control Conference 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803885v1</w:t>
+                <w:t xml:space="preserve">hal-00798363v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Optimal Experiments for Parameter Estimation of Microalgae Growth Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+                <w:t xml:space="preserve">Comparison of Numerical Methods in the Contrast Imaging Problem in NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Applications to Biotechnology (CAB 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856749v1</w:t>
+                <w:t xml:space="preserve">hal-00800436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Numerical Methods in the Contrast Imaging Problem in NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fed-batch bioreactor with mortality rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bonnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martinon</w:t>
+                <w:t xml:space="preserve">Matthieu Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">ECC13 - European Control Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800436v1</w:t>
+                <w:t xml:space="preserve">hal-02803885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability and Optimal Strokes for N-link Micro-swimmer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+                <w:t xml:space="preserve">Design of Optimal Experiments for Parameter Estimation of Microalgae Growth Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Zoppello</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computer Applications to Biotechnology (CAB 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00798363v3</w:t>
+                <w:t xml:space="preserve">hal-00856749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the anaerobic digestion of microalgae in a coupled process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC13 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3972,77 +3972,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Dynamics Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4112,90 +4112,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of slender microswimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zoppello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Desimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,64 +4259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Purcell Three-link swimmer: some geometric and numerical aspects related to periodic optimal controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piernicola Bettiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,77 +4421,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of algebraic, geometric and numerical methods in the contrast problem by saturation in magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4675,184 +4675,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block sparse linear models for learning structured dynamical systems in aeronautics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structured Feature Selection of Continuous Dynamical Systems for Aircraft Dynamics Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816400v1</w:t>
+                <w:t xml:space="preserve">hal-01965959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Closeness to a Set of Random Curves via the Mean Marginal Likelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4877,128 +4877,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Feature Selection of Continuous Dynamical Systems for Aircraft Dynamics Identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Block sparse linear models for learning structured dynamical systems in aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965959v1</w:t>
+                <w:t xml:space="preserve">hal-01816400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5489,51 +5489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588436v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#225;mirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03608048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Rhun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Nunzio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3073607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04383687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Nunzio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774621v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2923292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gregorutti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003996" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936993v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349932v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1371-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01348551v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Raj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s10713-018-0034-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01129393v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lanas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sebbah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867753v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Claeys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9947-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098501v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zoppello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.04.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631332v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Aronna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-012-0254-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-010-9649-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gergaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558975v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356277v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02429963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Weill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Andreani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Aditya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Ruess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-179" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798363v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00754971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73371-5_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143763v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Bettiol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110430394-010/html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquemard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278359v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Giorgi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tissot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Bonnans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517515v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260180v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287879v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139273v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588436v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#225;mirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03608048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Rhun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Nunzio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3073607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04383687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Nunzio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.180" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gregorutti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774621v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2923292" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936993v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221572" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01129393v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lanas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349932v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1371-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01348551v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Raj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s10713-018-0034-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098501v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zoppello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sebbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867753v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Claeys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9947-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.04.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631332v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Aronna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-012-0254-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-010-9649-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gergaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558975v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356277v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02429963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Weill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Andreani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Aditya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Ruess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798363v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760480" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00754971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73371-5_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143763v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Bettiol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110430394-010/html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquemard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278359v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Giorgi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tissot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Bonnans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517515v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260180v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287879v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139273v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>