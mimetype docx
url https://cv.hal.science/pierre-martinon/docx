--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -455,1131 +455,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and control of a periodically forced microalgae culture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Mairet</w:t>
+                <w:t xml:space="preserve">A stochastic data-based traffic model applied to vehicles energy consumption estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.06.180⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2923292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891648v1</w:t>
+                <w:t xml:space="preserve">hal-01774621v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Mixture Penalty for Trajectory Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (8), pp.1857--1862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.G003996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic data-based traffic model applied to vehicles energy consumption estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leroy</w:t>
+                <w:t xml:space="preserve">Optimizing running a race on a curved track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Aftalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2019.2923292⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774621v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing running a race on a curved track</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and control of a periodically forced microalgae culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Aftalion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martinon</w:t>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (9), pp.23. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.922-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.06.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936993v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Optimal Control Approaches to Microgrid Energy Management</w:t>
+                <w:t xml:space="preserve">Optimal Battery Aging : an Adaptive Weights Dynamic Programming Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-018-1371-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129393v2</w:t>
+                <w:t xml:space="preserve">hal-01349932v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Battery Aging : an Adaptive Weights Dynamic Programming Algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Design of Optimal Health Insurance Contracts under Ex Post Moral Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasuya Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Geneva Risk and Insurance Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (2), pp.137-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-018-1371-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s10713-018-0034-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349932v3</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348551v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Optimal Health Insurance Contracts under Ex Post Moral Hazard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Optimal Control Approaches to Microgrid Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anasuya Raj</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geneva Risk and Insurance Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.59-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348551v3</w:t>
+                <w:t xml:space="preserve">hal-01129393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design for Purcell Three-link Swimmer</w:t>
+                <w:t xml:space="preserve">Analysis of a periodic optimal control problem connected to microalgae anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+                <w:t xml:space="preserve">Térence Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Zoppello</w:t>
+                <w:t xml:space="preserve">Matthieu Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (6), pp.750-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.2127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098501v2</w:t>
+                <w:t xml:space="preserve">hal-00860570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a periodic optimal control problem connected to microalgae anaerobic digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Mairet</w:t>
+                <w:t xml:space="preserve">Geometric and numerical methods in the contrast imaging problem in nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oca.2127⟩</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (1), pp.5-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-014-9947-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860570v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and numerical methods in the contrast imaging problem in nuclear magnetic resonance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Design for Purcell Three-link Swimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cots</w:t>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zoppello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.023012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867753v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting the most out of it: optimal experiments for parameter estimation of microalgae growth models</w:t>
               </w:r>
@@ -1604,64 +1604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (6), pp.991-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1708,51 +1708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shooting Algorithm for Optimal Control Problems with Singular Arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soledad Aronna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1903,51 +1903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of optimal trajectories with singular arcs for an Ariane 5 launcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurent-Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1998,51 +1998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving optimal control problems on GPU with Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2613,51 +2613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving optimal control problems with Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,51 +2721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving optimal control problems with Julia (talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,51 +2829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ct: control toolbox - Numerical tools and examples in optimal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3160,762 +3160,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Dynamics Identification for Optimal Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multi-task Bolasso based aircraft dynamics identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Aeronautics and Space Sciences (EUCASS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PGMODays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639731v1</w:t>
+                <w:t xml:space="preserve">hal-01643177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task Bolasso based aircraft dynamics identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Aircraft Dynamics Identification for Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMODays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Aeronautics and Space Sciences (EUCASS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2017-179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643177v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability and Optimal Strokes for N-link Micro-swimmer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+                <w:t xml:space="preserve">Comparison of Numerical Methods in the Contrast Imaging Problem in NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Zoppello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798363v3</w:t>
+                <w:t xml:space="preserve">hal-00800436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Numerical Methods in the Contrast Imaging Problem in NMR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cots</w:t>
+                <w:t xml:space="preserve">Fed-batch bioreactor with mortality rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">ECC13 - European Control Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800436v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fed-batch bioreactor with mortality rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Design of Optimal Experiments for Parameter Estimation of Microalgae Growth Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sebbah</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC13 - European Control Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">International Symposium on Computer Applications to Biotechnology (CAB 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803885v1</w:t>
+                <w:t xml:space="preserve">hal-00856749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Optimal Experiments for Parameter Estimation of Microalgae Growth Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+                <w:t xml:space="preserve">Controllability and Optimal Strokes for N-link Micro-swimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zoppello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Applications to Biotechnology (CAB 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856749v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798363v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the anaerobic digestion of microalgae in a coupled process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC13 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3972,77 +3972,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Dynamics Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4112,90 +4112,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of slender microswimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zoppello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Desimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,64 +4259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Purcell Three-link swimmer: some geometric and numerical aspects related to periodic optimal controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piernicola Bettiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,77 +4421,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of algebraic, geometric and numerical methods in the contrast problem by saturation in magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,77 +4681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Feature Selection of Continuous Dynamical Systems for Aircraft Dynamics Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4782,77 +4782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Closeness to a Set of Random Curves via the Mean Marginal Likelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4883,77 +4883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block sparse linear models for learning structured dynamical systems in aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5489,51 +5489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular arcs in the generalized Goddard's Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588436v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#225;mirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03608048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Rhun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Nunzio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3073607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04383687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Nunzio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.180" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gregorutti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774621v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2923292" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936993v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221572" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01129393v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lanas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349932v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1371-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01348551v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Raj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s10713-018-0034-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098501v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zoppello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sebbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867753v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Claeys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9947-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.04.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631332v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Aronna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-012-0254-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-010-9649-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gergaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558975v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356277v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02429963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Weill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Andreani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Aditya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Ruess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798363v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760480" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00754971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73371-5_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143763v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Bettiol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110430394-010/html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquemard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278359v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Giorgi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tissot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Bonnans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517515v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260180v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287879v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139273v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588436v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#225;mirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03608048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Rhun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Nunzio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3073607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04383687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni De Nunzio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774621v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2923292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rommel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gregorutti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003996" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936993v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Aftalion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349932v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1371-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01348551v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Raj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s10713-018-0034-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01129393v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lanas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sebbah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867753v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Claeys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9947-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098501v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zoppello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.04.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631332v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Aronna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-012-0254-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-010-9649-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gergaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558975v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02356277v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02429963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Weill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Andreani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Aditya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Ruess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-179" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798363v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00754971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73371-5_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143763v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piernicola Bettiol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110430394-010/html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquemard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278359v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Giorgi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tissot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Bonnans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517515v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260180v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287879v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139273v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>