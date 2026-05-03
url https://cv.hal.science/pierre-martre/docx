--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -640,636 +640,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary coordination is essential for advancing agricultural modeling with machine learning</w:t>
+                <w:t xml:space="preserve">Negative impacts of climate change on crop yields are underestimated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily-Belle Sweet</w:t>
+                <w:t xml:space="preserve">Rogério de Souza Nóia Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis N Athanasiadis</w:t>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron van Bree</w:t>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Castellano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101233⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (11), pp.1262-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2025.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061229v1</w:t>
+                <w:t xml:space="preserve">hal-05411246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impacts of climate change on crop yields are underestimated</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reaction norm for flowering time plasticity reveals physiological footprints of maize adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senthold Asseng</w:t>
+                <w:t xml:space="preserve">Justine Drouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Müller</w:t>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
+                <w:t xml:space="preserve">Emilie J Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+                <w:t xml:space="preserve">Jonas Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (11), pp.1262-1273. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.jkaf095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2025.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkaf095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05411246v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reaction norm for flowering time plasticity reveals physiological footprints of maize adaptation</w:t>
+                <w:t xml:space="preserve">Wheat crop models underestimate drought stress in semi-arid and Mediterranean environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Drouault</w:t>
+                <w:t xml:space="preserve">H. Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
+                <w:t xml:space="preserve">D. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie J Millet</w:t>
+                <w:t xml:space="preserve">C. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Rodriguez</w:t>
+                <w:t xml:space="preserve">S. Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (7), pp.jkaf095. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 332, pp.110032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkaf095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183660v1</w:t>
+                <w:t xml:space="preserve">hal-05126207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat crop models underestimate drought stress in semi-arid and Mediterranean environments</w:t>
+                <w:t xml:space="preserve">Transdisciplinary coordination is essential for advancing agricultural modeling with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Webber</w:t>
+                <w:t xml:space="preserve">Lily-Belle Sweet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cooke</w:t>
+                <w:t xml:space="preserve">Ioannis N Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wang</w:t>
+                <w:t xml:space="preserve">Ron van Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Asseng</w:t>
+                <w:t xml:space="preserve">Andres Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 332, pp.110032. </w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (4), pp.101233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126207v1</w:t>
+                <w:t xml:space="preserve">hal-05061229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and future wheat yield losses in France’s breadbasket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogério de Souza Nóia Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijn van der Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vakhtang Shelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 333, pp.110090. </w:t>
@@ -1816,5132 +1816,5132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are high-throughput root phenotyping platforms suitable for informing root system architecture models with genotype-specific parameters? An evaluation based on the root model ArchiSimple and a small panel of wheat cultivars</w:t>
+                <w:t xml:space="preserve">MONTPEL: A multi-component Penman-Monteith energy balance model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Anh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Rami Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Collet</w:t>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Draye</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Bruce Kimball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (8), pp.2510-2526. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.110221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553063v1</w:t>
+                <w:t xml:space="preserve">hal-04737238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global needs for nitrogen fertilizer to improve wheat yield under climate change</w:t>
+                <w:t xml:space="preserve">Dissecting durum wheat time to anthesis into physiological traits using a QTL-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Dueri</w:t>
+                <w:t xml:space="preserve">Rosella Motzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Rafael Guarin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Ewert</w:t>
+                <w:t xml:space="preserve">Anna Maria Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Webber</w:t>
+                <w:t xml:space="preserve">Daniela Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale De Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01739-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.127379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677833v1</w:t>
+                <w:t xml:space="preserve">hal-04802680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONTPEL: A multi-component Penman-Monteith energy balance model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heidi Webber</w:t>
+                <w:t xml:space="preserve">Source-sink relationships during grain filling in wheat in response to various temperature, water deficit and nitrogen deficit regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Struik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyou Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (20), pp.6563-6578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737238v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting durum wheat time to anthesis into physiological traits using a QTL-based model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of coupled input data source-resolution and aggregation on contributions of high-yielding traits to simulated wheat yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Eyshi Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pasquale De Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127379⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.23172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74309-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802680v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-sink relationships during grain filling in wheat in response to various temperature, water deficit and nitrogen deficit regimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul C Struik</w:t>
+                <w:t xml:space="preserve">Are high-throughput root phenotyping platforms suitable for informing root system architecture models with genotype-specific parameters? An evaluation based on the root model ArchiSimple and a small panel of wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 75 (20), pp.6563-6578. </w:t>
+              <w:t xml:space="preserve">, 2024, 75 (8), pp.2510-2526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659404v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of coupled input data source-resolution and aggregation on contributions of high-yielding traits to simulated wheat yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global needs for nitrogen fertilizer to improve wheat yield under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Eyshi Rezaei</w:t>
+                <w:t xml:space="preserve">Sibylle Dueri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babacar Faye</w:t>
+                <w:t xml:space="preserve">Jose Rafael Guarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.23172. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (7), pp.1081-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74309-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01739-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802905v1</w:t>
+                <w:t xml:space="preserve">hal-04677833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop modeling frameworks interoperability through bidirectional source code transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change impacts on crop yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Eyshi Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+                <w:t xml:space="preserve">Kenneth Boote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105790⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (12), pp.831-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-023-00491-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256535v1</w:t>
+                <w:t xml:space="preserve">hal-04335571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts on crop yields</w:t>
+                <w:t xml:space="preserve">Sources of uncertainty in simulating crop N2O emissions under contrasting environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Eyshi Rezaei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Senthold Asseng</w:t>
+                <w:t xml:space="preserve">Sibylle Dueri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chlebowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Boote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+                <w:t xml:space="preserve">Michael Berg-Mohnicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-023-00491-0⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 340, pp.109619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04335571v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of uncertainty in simulating crop N2O emissions under contrasting environmental conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Berg-Mohnicke</w:t>
+                <w:t xml:space="preserve">Wheat crop traits conferring high yield potential may also improve yield stability under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Eyshi Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109619⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.diad013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diad013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264455v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat crop traits conferring high yield potential may also improve yield stability under climate change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Senthold Asseng</w:t>
+                <w:t xml:space="preserve">The extreme 2016 wheat yield failure in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério de S Nóia Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn van der Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diad013⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (11), pp.3130-3146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264414v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extreme 2016 wheat yield failure in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neglecting acclimation of photosynthesis under drought can cause significant errors in predicting leaf photosynthesis in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaining Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmiao Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogério de S Nóia Júnior</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marijn van der Velde</w:t>
+                <w:t xml:space="preserve">Peter E L van der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (11), pp.3130-3146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16662⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.505-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072073v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage protein activator controls grain protein accumulation in bread wheat in a nitrogen dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Plessis</w:t>
+                <w:t xml:space="preserve">Thierry Risacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Nathalie Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.22736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-49139-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neglecting acclimation of photosynthesis under drought can cause significant errors in predicting leaf photosynthesis in wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Fang</w:t>
+                <w:t xml:space="preserve">Wheat DOF transcription factors TaSAD and WPBF regulate glutenin gene expression in cooperation with SPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter E L van der Putten</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16488⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0287645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884150v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat DOF transcription factors TaSAD and WPBF regulate glutenin gene expression in cooperation with SPA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">A high-yielding traits experiment for modeling potential production of wheat: field experiments and AgMIP-Wheat multi-model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Guarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Dueri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287645⟩</w:t>
+              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18174/odjar.v9i0.18573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04140811v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-yielding traits experiment for modeling potential production of wheat: field experiments and AgMIP-Wheat multi-model simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop modeling frameworks interoperability through bidirectional source code transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Guarin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Dueri</w:t>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.26-33. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.105790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18174/odjar.v9i0.18573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04187862v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for increasing global wheat yield potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Dueri</w:t>
+                <w:t xml:space="preserve">Global wheat production could benefit from closing the genetic yield gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimai Senapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Halford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Hawkesford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aca77c⟩</w:t>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (7), pp.532-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43016-022-00540-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946522v1</w:t>
+                <w:t xml:space="preserve">hal-03746377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of winter wheat response to variable sowing dates and densities in a high-yielding environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drought exerts a greater influence than growth temperature on the temperature response of leaf day respiration in wheat ( Triticum aestivum )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyou Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter E. L. van Der Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Struik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac221⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (7), pp.2062-2077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746248v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global wheat production could benefit from closing the genetic yield gap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Senthold Asseng</w:t>
+                <w:t xml:space="preserve">Needed global wheat stock and crop management in response to the war in Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério de S. Nóia Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.100662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43016-022-00540-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03746377v1</w:t>
+                <w:t xml:space="preserve">hal-03946778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought exerts a greater influence than growth temperature on the temperature response of leaf day respiration in wheat ( Triticum aestivum )</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter E. L. van Der Putten</w:t>
+                <w:t xml:space="preserve">Evidence for increasing global wheat yield potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rafael Guarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Dueri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.124045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aca77c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03659432v1</w:t>
+                <w:t xml:space="preserve">hal-03946522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needed global wheat stock and crop management in response to the war in Ukraine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogério de S. Nóia Júnior</w:t>
+                <w:t xml:space="preserve">Simulation of winter wheat response to variable sowing dates and densities in a high-yielding environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Dueri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamish Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Webber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35, pp.100662. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (16), pp.5715-5729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946778v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to assess the changing risk of yield failure due to heat and drought stress under climate change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of the description of light interception in crop growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
+                <w:t xml:space="preserve">Shouyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex C Ruane</w:t>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Fronzek</w:t>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac2196⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186 (2), pp.977-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463822v1</w:t>
+                <w:t xml:space="preserve">hal-03222455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the description of light interception in crop growth models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential sensitivity to temperature and evaporative demand in wheat relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
+                <w:t xml:space="preserve">Stéphane Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Manceau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Zaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (21), pp.7580-7593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222455v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential sensitivity to temperature and evaporative demand in wheat relatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Leveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Parent</w:t>
+                <w:t xml:space="preserve">Amira Beroueg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Zaka</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab431⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356132v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amira Beroueg</w:t>
+                <w:t xml:space="preserve">Extreme lows of wheat production in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério de Souza Nóia Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t>
+                <w:t xml:space="preserve">Robert Finger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+                <w:t xml:space="preserve">Marijn van Der Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danjon</w:t>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.104025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac26f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517541v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme lows of wheat production in Brazil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Finger</w:t>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijn van Der Velde</w:t>
+                <w:t xml:space="preserve">Tom de Swaef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac26f3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (7), pp.2642-2656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386164v1</w:t>
+                <w:t xml:space="preserve">hal-03238981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+                <w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom de Swaef</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa585⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.#105055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238981v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davide Fumagalli</w:t>
+                <w:t xml:space="preserve">Methodology to assess the changing risk of yield failure due to heat and drought stress under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex C Ruane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Raynal</w:t>
+                <w:t xml:space="preserve">Stefan Fronzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 142, pp.#105055. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.104033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac2196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231805v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hatte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Marcello Donatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.diaa007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diaa007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553742v1</w:t>
+                <w:t xml:space="preserve">hal-02962262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Pan-European multi-crop model ensemble simulations of wheat and grain maize under climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Kathleene Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreas Enders</w:t>
+                <w:t xml:space="preserve">Jørgen Eivind Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Fronzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diaa007⟩</w:t>
+              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18174/odjar.v6i0.16326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02962262v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-European multi-crop model ensemble simulations of wheat and grain maize under climate change scenarios</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing a crop model with extreme low yields from historical district records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rafael Guarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Bliznyuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18174/odjar.v6i0.16326⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.107269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03895315v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a crop model with extreme low yields from historical district records</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Why do crop models diverge substantially in climate impact projections? A comprehensive analysis based on eight barley crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulu Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Palosuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Bliznyuk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reimund P. Rotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gregorio Hernández Díaz-Ambrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Inés Mínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2018.03.006⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626179v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do crop models diverge substantially in climate impact projections? A comprehensive analysis based on eight barley crop models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding effects of genotype × environment × sowing window interactions for durum wheat in the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reimund P. Rotter</w:t>
+                <w:t xml:space="preserve">Gloria Padovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Gregorio Hernández Díaz-Ambrona</w:t>
+                <w:t xml:space="preserve">Alberto Masoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Inés Mínguez</w:t>
+                <w:t xml:space="preserve">Simone Bregaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 281, </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.107969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620129v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding effects of genotype × environment × sowing window interactions for durum wheat in the Mediterranean basin</w:t>
+                <w:t xml:space="preserve">iCROPM 2020: Crop Modeling for the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Padovan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Semenov</w:t>
+                <w:t xml:space="preserve">Gerrit Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Masoni</w:t>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bregaglio</w:t>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 259, pp.107969. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (10), pp.791 - 793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0021859621000538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987668v1</w:t>
+                <w:t xml:space="preserve">hal-03342381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iCROPM 2020: Crop Modeling for the Future</w:t>
+                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Hoogenboom</w:t>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Justes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Victor Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Senthold Asseng</w:t>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 158 (10), pp.791 - 793. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0021859621000538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342381v1</w:t>
+                <w:t xml:space="preserve">hal-02553742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global wheat production with 1.5 and 2.0°C above pre‐industrial warming</w:t>
+                <w:t xml:space="preserve">Experimental and modeling evidence of carbon limitation of leaf appearance rate for spring and winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Ewert</w:t>
+                <w:t xml:space="preserve">Maëva Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Porter</w:t>
+                <w:t xml:space="preserve">Hamish E Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy J. Challinor</w:t>
+                <w:t xml:space="preserve">Steven M Driever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (4), pp.1428-1444. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (9), pp.2449-2462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629350v1</w:t>
+                <w:t xml:space="preserve">hal-02624714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact and adaptation for wheat protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Senthold Asseng</w:t>
+                <w:t xml:space="preserve">Invited review: Intergovernmental Panel on Climate Change, agriculture, and food—A case of shifting cultivation and history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Roy Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Challinor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bugge Henriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Mark Howden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Garry J. O'Leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (1), pp.155-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14481⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25 (8), pp.2518-2529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974610v1</w:t>
+                <w:t xml:space="preserve">hal-02627735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: Intergovernmental Panel on Climate Change, agriculture, and food—A case of shifting cultivation and history</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant and crop simulation models: powerful tools to link physiology, genetics, and phenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Challinor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stuart Mark Howden</w:t>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (9), pp.2339-2344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627735v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and crop simulation models: powerful tools to link physiology, genetics, and phenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change impact and adaptation for wheat protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Maiorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reimund P. Rötter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Muller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Garry J. O'Leary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (9), pp.2339-2344. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.155-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625576v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of plant and canopy architectural traits using the D3P Digital Plant Phenotyping Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 181 (3), pp.881-890. </w:t>
@@ -6973,8888 +6973,8900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling evidence of carbon limitation of leaf appearance rate for spring and winter wheat</w:t>
+                <w:t xml:space="preserve">The bZIP transcription factor SPA Heterodimerizing Protein represses glutenin synthesis in Triticum aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Baumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Manceau</w:t>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamish E Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven M Driever</w:t>
+                <w:t xml:space="preserve">M. M. Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz012⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (5), pp.858-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624714v1</w:t>
+                <w:t xml:space="preserve">hal-02622847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bZIP transcription factor SPA Heterodimerizing Protein represses glutenin synthesis in Triticum aestivum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic Data Integration Highlights Central Actors Involved in Einkorn (Triticum monococcum ssp. monococcum) Grain Filling in Relation to Grain Storage Protein Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boudet</w:t>
+                <w:t xml:space="preserve">Marlene Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Merlino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14163⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622847v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Data Integration Highlights Central Actors Involved in Einkorn (Triticum monococcum ssp. monococcum) Grain Filling in Relation to Grain Storage Protein Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">Model-Driven Multidisciplinary Global Research to Meet Future Needs: The Case for “Improving Radiation Use Efficiency to Increase Yield”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Davanture</w:t>
+                <w:t xml:space="preserve">M. Fernanda Dreccer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Brian L. Beres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00832⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (3), pp.843-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2018.09.0562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323440v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using crop growth model stress covariates and AMMI decomposition to better predict genotype-by-environment interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global wheat production with 1.5 and 2.0°C above pre‐industrial warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
+                <w:t xml:space="preserve">John Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Malosetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mini</w:t>
+                <w:t xml:space="preserve">Andy J. Challinor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03432-y⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.1428-1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620308v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Multidisciplinary Global Research to Meet Future Needs: The Case for “Improving Radiation Use Efficiency to Increase Yield”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Ewert</w:t>
+                <w:t xml:space="preserve">Using crop growth model stress covariates and AMMI decomposition to better predict genotype-by-environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Malosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Ababaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernanda Dreccer</w:t>
+                <w:t xml:space="preserve">Gaetan Touzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian L. Beres</w:t>
+                <w:t xml:space="preserve">Agathe Mini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (3), pp.843-849. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (12), pp.3399-3411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2135/cropsci2018.09.0562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03432-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622175v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Organic Carbon and Nitrogen Feedbacks on Crop Yields under Climate Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendement du blé : le stress hydrique, principal facteur limitant en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Basso</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Derory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Environmental Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 453, pp.38-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626977v1</w:t>
+                <w:t xml:space="preserve">hal-02622434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hot Serial Cereal Experiment for modeling wheat response to temperature: field experiments and AgMIP-Wheat multi-model simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Physical robustness of canopy temperature models for crop heat stress simulation across environments and production conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey W. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce A. Kimball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey W. White</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18174/odjar.v4i0.15830⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02619668v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of crop model structure, parameters and climate projections to uncertainty in climate change impact assessments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ines Minguez</w:t>
+                <w:t xml:space="preserve">Multi-model ensembles improve predictions of crop-environment-management interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (3), pp.1291-1307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14019⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.5072-5083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623742v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendement du blé : le stress hydrique, principal facteur limitant en Europe</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diverging importance of drought stress for maize and winter wheat in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen E. Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Fronzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06525-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622434v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical robustness of canopy temperature models for crop heat stress simulation across environments and production conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Wheat response to a wide range of temperatures, as determined from the Hot Serial Cereal (HSC) Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Ottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard W. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey W. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce A. Kimball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.11.005⟩</w:t>
+              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.16-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18174/odjar.v4i0.15829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621645v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model ensembles improve predictions of crop-environment-management interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maize yields over Europe may increase in spite of climate change, with an appropriate use of the genetic variability of flowering time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wallach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank Ewert</w:t>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14411⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (42), pp.10642-10647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720716115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625468v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging importance of drought stress for maize and winter wheat in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Model of Leaf Coordination to Scale-Up Leaf Expansion from the Organ to the Canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06525-2⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (1), pp.704-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623843v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat response to a wide range of temperatures, as determined from the Hot Serial Cereal (HSC) Experiment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil Organic Carbon and Nitrogen Feedbacks on Crop Yields under Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shcherbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18174/odjar.v4i0.15829⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Environmental Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/ael2018.05.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02620853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize yields over Europe may increase in spite of climate change, with an appropriate use of the genetic variability of flowering time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
+                <w:t xml:space="preserve">Contribution of crop model structure, parameters and climate projections to uncertainty in climate change impact assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulu Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reimund P. Rotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Palosuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gregorio Hernández Díaz-Ambrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ines Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1720716115⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.1291-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623810v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Leaf Coordination to Scale-Up Leaf Expansion from the Organ to the Canopy</w:t>
+                <w:t xml:space="preserve">The Hot Serial Cereal Experiment for modeling wheat response to temperature: field experiments and AgMIP-Wheat multi-model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce A. Kimball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Ottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard W. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey W. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 176 (1), pp.704-716. </w:t>
+              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18174/odjar.v4i0.15830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621159v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen nutrition index predicted by a crop model improves the genomic prediction of grain number for a bread wheat core collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain subproteome responses to nitrogen and sulfur supply in diploid wheat Triticum monococcum ssp. monococcum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Ly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.09.024⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (5), pp.894-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607975v1</w:t>
+                <w:t xml:space="preserve">hal-01602778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uncertainty of crop yield projections is reduced by improved temperature response functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Maiorano</w:t>
+                <w:t xml:space="preserve">An AgMIP framework for improved agricultural representation in integrated assessment models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex C Ruane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Rosenzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-017-0032-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aa8da6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629102v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AgMIP framework for improved agricultural representation in integrated assessment models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joshua Elliott</w:t>
+                <w:t xml:space="preserve">Contribution of Crop Models to Adaptation in Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Roy Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cameron Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aa8da6⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.472-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02624345v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Crop Models to Adaptation in Wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Roy Porter</w:t>
+                <w:t xml:space="preserve">The uncertainty of crop yield projections is reduced by improved temperature response functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Scott Cameron Chapman</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Maiorano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (10), pp.833-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-017-0032-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01606010v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain subproteome responses to nitrogen and sulfur supply in diploid wheat Triticum monococcum ssp. monococcum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Boudet</w:t>
+                <w:t xml:space="preserve">Crop model improvement reduces the uncertainty of the response to temperature of multi-model ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Maiorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13615⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602778v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop model improvement reduces the uncertainty of the response to temperature of multi-model ensembles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Müller</w:t>
+                <w:t xml:space="preserve">Temperature increase reduces global yields of major crops in four independent estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B Lobell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (35), pp.9326-9331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1701762114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628703v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature increase reduces global yields of major crops in four independent estimates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Liu</w:t>
+                <w:t xml:space="preserve">The International Heat Stress Genotype Experiment for modeling wheat response to heat: field experiments and AgMIP-Wheat multi-model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilong Piao</w:t>
+                <w:t xml:space="preserve">Matthew P. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuhui Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David B Lobell</w:t>
+                <w:t xml:space="preserve">Phillip D. Alderman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1701762114⟩</w:t>
+              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (17), pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18174/odjar.v3i1.15766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05198039v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The International Heat Stress Genotype Experiment for modeling wheat response to heat: field experiments and AgMIP-Wheat multi-model simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Phillip D. Alderman</w:t>
+                <w:t xml:space="preserve">Designing future barley ideotypes using a crop model ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulu Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reimund P. Rotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Palosuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G.H. Díaz-Ambrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ines Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18174/odjar.v3i1.15766⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.144-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03902125v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing future barley ideotypes using a crop model ensemble</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ines Minguez</w:t>
+                <w:t xml:space="preserve">Canopy temperature for simulation of heat stress in irrigated wheat in a semi-arid environment: A multi-model comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Kimball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.10.012⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.21 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619930v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy temperature for simulation of heat stress in irrigated wheat in a semi-arid environment: A multi-model comparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling crops from genotype to phenotype in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyou Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 202, pp.21 - 35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 202, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499074v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling crops from genotype to phenotype in a changing climate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrogen nutrition index predicted by a crop model improves the genomic prediction of grain number for a bread wheat core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 202, pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 214, pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602764v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wheat-model ensemble responses to interannual climate variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ear Rachis Xylem Occlusion and Associated Loss in Hydraulic Conductance Coincide with the End of Grain Filling for Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas I. Hudson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Senthold Asseng</w:t>
+                <w:t xml:space="preserve">Hayet Neghliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Camarrano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.03.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533879v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ear Rachis Xylem Occlusion and Associated Loss in Hydraulic Conductance Coincide with the End of Grain Filling for Wheat</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Similar estimates of temperature impacts on global wheat yield by three independent methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00920⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1130-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate3115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437582v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar estimates of temperature impacts on global wheat yield by three independent methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Multi-wheat-model ensemble responses to interannual climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex C. Ruane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas I. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christoph Müller</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Camarrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate3115⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.86-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604315v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty of wheat water use: simulated patterns and sensitivity to temperature and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reimund P. Rotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 198, pp.80-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark data set for wheat growth models: field experiments and AgMIP multi-model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Rosenzweig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (1), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18174/odjar.v1i1.14746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RulNet: A Web-Oriented Platform for Regulatory Network Inference, Application to Wheat –Omics Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodel ensembles of wheat growth: many models are better than one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+                <w:t xml:space="preserve">James W. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127127⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.911 - 925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260267v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional and metabolic alternations rebalance wheat grain storage protein accumulation under variable nitrogen and sulfur supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+                <w:t xml:space="preserve">Grain filling duration and glutenin polymerization under variable nitrogen supply and environmental conditions for durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ferrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A. Plessis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12881⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.23 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042399v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodel ensembles of wheat growth: many models are better than one</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Ewert</w:t>
+                <w:t xml:space="preserve">Transcriptional and metabolic alternations rebalance wheat grain storage protein accumulation under variable nitrogen and sulfur supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James W. Jones</w:t>
+                <w:t xml:space="preserve">Jonathan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12768⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (2), pp.326-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173358v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain filling duration and glutenin polymerization under variable nitrogen supply and environmental conditions for durum wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Bindi</w:t>
+                <w:t xml:space="preserve">Elaboration des protéines dans le grain. Des mécanismes de mieux en mieux connus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Lorgeou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.59-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641409v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration des protéines dans le grain. Des mécanismes de mieux en mieux connus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
+                <w:t xml:space="preserve">[i]In silico[/i] system analysis of physiological traits determining grain yield and protein concentration for wheat as influenced by climate and crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Lorgeou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Jianqiang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. Semenov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (12), pp.3581-3598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630424v1</w:t>
+                <w:t xml:space="preserve">hal-01223539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]In silico[/i] system analysis of physiological traits determining grain yield and protein concentration for wheat as influenced by climate and crop management</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A statistical analysis of three ensembles of crop model responses to temperature and CO2 concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv049⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214-215, pp.483-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223539v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical analysis of three ensembles of crop model responses to temperature and CO2 concentration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+                <w:t xml:space="preserve">RulNet: A Web-Oriented Platform for Regulatory Network Inference, Application to Wheat –Omics Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245201v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the most of climate impacts ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Challinor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2), pp.77-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nclimate2117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved cis-regulatory modules in promoters of genes encoding wheat high-molecular-weight glutenin subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2014.00621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen partitioning and remobilization in relation to leaf senescence, grain yield and grain nitrogen concentration in wheat cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oorbessy Gaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155, pp.213-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Uncertainty in simulating wheat yields under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">C. Rosenzweig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+                <w:t xml:space="preserve">J. W. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Hatfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (9), pp.827 - 832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NCLIMATE1916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964169v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in simulating wheat yields under climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Rosenzweig</w:t>
+                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Jones</w:t>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Hatfield</w:t>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NCLIMATE1916⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186886v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association study of wheat grain protein composition reveals that gliadin and glutenin composition are trans-regulated by different chromosome regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (12), pp.3627-3644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ert188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in biomass allocation to roots in wheat is mainly related to crop tillering dynamics and nitrogen status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.68-76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-nitrogen relationships within reproductive wheat canopy are modulated by plant modular organization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.11-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quantitative response of wheat vernalization to environmental variables indicates that vernalization is not a response to cold temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottó Veisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Kõszegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (2), pp.847 - 857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/err316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical control of durum wheat grain filling and glutenin polymer assembly under different temperature regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana S. L. M. S. L. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia N. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (1), pp.58 - 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the size and composition of fruit, grain and seed by process-based simulation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 191 (3), pp.601-618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03747.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing date and nitrogen fertilisation effects on dry matter and nitrogen dynamics for durum wheat: An experimental and simulation study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raising yield potential in wheat: Optimizing partitioning to grain while maintaining lodging resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea A. Triossi</w:t>
+                <w:t xml:space="preserve">John J. Foulkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Stratonovitch</w:t>
+                <w:t xml:space="preserve">Gustavo G. Slafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco M. Bindi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William W. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete P. Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger R. Sylvestre-Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.03.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (2), pp.469-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964192v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising yield potential in wheat: Optimizing partitioning to grain while maintaining lodging resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sowing date and nitrogen fertilisation effects on dry matter and nitrogen dynamics for durum wheat: An experimental and simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo G. Slafer</w:t>
+                <w:t xml:space="preserve">Roberto R. Ferrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William W. Davies</w:t>
+                <w:t xml:space="preserve">Andrea A. Triossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete P. Berry</w:t>
+                <w:t xml:space="preserve">Pierre P. Stratonovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger R. Sylvestre-Bradley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco M. Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 62 (2), pp.469-486. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (2-3), pp.245-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964196v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under what circumstances can process-based simulation models link genotype to phenotype for complex traits? Case-study of fruit and grain quality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (4), pp.955-967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erp377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and morphological analysis of early stages of wheat grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (16), pp.2901-2910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200900792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviation from the grain protein concentration-grain yield negative relationship is highly correlated to post-anthesis N uptake in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (15), pp.4303-4312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erq238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Fournier</w:t>
+                <w:t xml:space="preserve">Nucleotide Polymorphism in the Wheat Transcriptional Activator Spa Influences Its Pattern of Expression and Has Pleiotropic Effects on Grain Protein Composition, Dough Viscoelasticity, and Grain Hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Romeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.543⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (4), pp.2133-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.146076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964416v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying effects of simple wheat traits on yield in water-limited environments using a modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail A. M. A. Semenov</w:t>
+                <w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter D. P. D. Jamieson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 149 (6-7), pp.1095-1104. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 153 (2), pp.S220-S220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964364v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide Polymorphism in the Wheat Transcriptional Activator Spa Influences Its Pattern of Expression and Has Pleiotropic Effects on Grain Protein Composition, Dough Viscoelasticity, and Grain Hardness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Quantifying effects of simple wheat traits on yield in water-limited environments using a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. M. A. Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter D. P. D. Jamieson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 151 (4), pp.2133-2144. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (6-7), pp.1095-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.109.146076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964250v1</w:t>
+                <w:t xml:space="preserve">hal-00964364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of light and nitrogen distribution during grain filling within wheat canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 148 (3), pp.1707-1720. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.124156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconvoluting nitrogen use efficiency in wheat: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (3), pp.283-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2006.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling protein content and composition in relation to crop nitrogen dynamics for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zyskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (2), pp.138-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling quality traits and their genetic variability for wheat - Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (2), pp.75-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of protein accumulation and composition in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zyskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Porter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings annual conference - Agronomy Society of New Zealand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34, pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally-induced changes in protein composition in developing grains of wheat are related to changes in total protein content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Triboi-Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 54 (388), pp.1731-1742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling grain nitrogen accumulation and protein composition to understand the sink/source regulations of nitrogen remobilization for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Troboï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 133 (4), pp.1959-1967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma membrane aquaporins play a significant role during recovery from water deficit</w:t>
+                <w:t xml:space="preserve">Root deployment and shoot growth for two desert species in reponse to soil rockiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Barrieu</w:t>
+                <w:t xml:space="preserve">G.B. North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. North</w:t>
+                <w:t xml:space="preserve">E.G. Bobich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Nobel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 130 (4), pp.2101-2110</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (12), pp.1933-1939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681875v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root deployment and shoot growth for two desert species in reponse to soil rockiness</w:t>
+                <w:t xml:space="preserve">Plasma membrane aquaporins play a significant role during recovery from water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Nobel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 89 (12), pp.1933-1939</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 130 (4), pp.2101-2110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673020v1</w:t>
+                <w:t xml:space="preserve">hal-02681875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic conductance and mercury-sensitive water transport for roots of Opuntia acanthocarpa in relation to soil drying and rewetting</w:t>
+                <w:t xml:space="preserve">Physiological effects of temporary immersion on Hevea brasiliensis callus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.S. Nobel</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 126, pp.352-362</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (1), pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677771v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological effects of temporary immersion on Hevea brasiliensis callus</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of vasculature in the leaves of &amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; (Poaceae) : implications for axial water transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Teisson</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 162 (4), pp.755-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/320786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673721v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of vasculature in the leaves of &amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; (Poaceae) : implications for axial water transport</w:t>
+                <w:t xml:space="preserve">Hydraulic conductance and mercury-sensitive water transport for roots of Opuntia acanthocarpa in relation to soil drying and rewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S. Nobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 126, pp.352-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677992v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in axial hydraulic conductivity along elongating leaf blades in relation to xylem maturation in tall fescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 146, pp.235-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of a growth-induced water potential gradient in tall fescue leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 142, pp.435-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1469-8137.1999.00405.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15864,1525 +15876,1525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat plant density estimation by inverting leaf density dynamics retrieved from submillimeter-scale RGB imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiancheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Solan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinglun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting active RGB to estimate leaf chlorophyll content in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopez-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Solan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional genotyping with breedwheat-410k-array evidenced new loci associated to nitrogen allocation to grain storage proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of the average wheat ear size and ear density at the microplot level from RGB images: characterizing the variability of yield components from high-throughput plant phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pia D'Argaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International wheat congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
+              <w:t xml:space="preserve">International Plant Phenotyping Symposium 8 – Green Horizons: Navigating the Future of Plant Phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lincoln, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883332v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the average wheat ear size and ear density at the microplot level from RGB images: characterizing the variability of yield components from high-throughput plant phenotyping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additional genotyping with breedwheat-410k-array evidenced new loci associated to nitrogen allocation to grain storage proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Phenotyping Symposium 8 – Green Horizons: Navigating the Future of Plant Phenotyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lincoln, United States</w:t>
+              <w:t xml:space="preserve">3. International wheat congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762546v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of SAD, a DOF transcriptional regulator of glutenin synthesis in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Merlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès du Réseau Français de Biologie des Graines, Graine 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser l’effet de l’allèle fonctionnel du gène NAM-B1 pour augmenter la concentration en protéines du grain de blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rougeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Rodriguez de Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque National du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling data exchange between crop growth models and PHIS information system for phenomics through ICASA and AgMIP data standards and tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Dueri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving radiation use efficiency to increase yield - Model-driven multi-disciplinary global research to meet future needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dreccer Fernanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian L Beres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Wheat Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada. 327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could storage protein composition be modified by acting at the transcriptional level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès du réseau français de biologie des graines - Graine 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic changes occuring in einkorn (Triticum monoccocum) grain during filling stages of development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Wheat Innovation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPA Heterodimerizing Protein, a bZIP transcription factor, represses glutenin synthesis in Triticum aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Merlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Wheat Innovation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil nitrogen mineralisation simulated by crop models across different environments and the consequences for model improvment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Melzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E.P. Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Claessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. 437 p., 2016, Crop modelling for agriculture and food security under global change</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17392,4705 +17404,4705 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau de SNPs impliqué dans la composition des protéines de réserve du grain chez le blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du colloque Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Functional Allele of the NAM-B1 Gene to Increase the Wheat Grain Protein Concentration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Estimation of wheat plant area index and plant area distribution from terrestrial LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
+                <w:t xml:space="preserve">Tian Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lardos</w:t>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Plant Phenotyping Symposium 8 – Green Horizons: Navigating the Future of Plant Phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lincoln, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816849v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of wheat plant area index and plant area distribution from terrestrial LiDAR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RémoBlé : améliorer la remobilisation de l’azote pour augmenter la concentration en protéines du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Ma</w:t>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Soma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Berthon</w:t>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Phenotyping Symposium 8 – Green Horizons: Navigating the Future of Plant Phenotyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lincoln, United States</w:t>
+              <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, semae-FSOV, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762511v1</w:t>
+                <w:t xml:space="preserve">hal-04798596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RémoBlé : améliorer la remobilisation de l’azote pour augmenter la concentration en protéines du blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId592" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Functional Allele of the NAM-B1 Gene to Increase the Wheat Grain Protein Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, semae-FSOV, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798596v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat DOF transcription factor TaSAD and WPBF regulate glutenin gene expression in cooperation with SPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Merlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Gluten Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Wheat initiative, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data integration to identify key metabolic proteins involved in wheat storage synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Wheat Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROP2ML: a crop modeling metalanguage shared between different crop simulation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Annual Meeting (SEB 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Experimental Biology, Jul 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic data integration to highlight central actors involved in einkorn grain filling in relation to quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Plant Proteomics Organization World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Italienne des Sciences de la Vie (FISSV)., Sep 2018, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction of genotype by environment interactions for wheat by coupling genetic and physiological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred A. van Eeuwijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Malosetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Cereal section Meeting "Breeeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Model Exchange Initiative (AMEI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation fonctionnelle de SPA Heterodimerizing Protein, nouveau régulateur bZIP de la synthèse des gluténines chez le blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Merlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies of drought and heat stress scenarios at european level for wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Derory</w:t>
+                <w:t xml:space="preserve">Modelling the genetic variability and genotype by environment interactions for leaf growth and senescence in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Maiorano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Leibniz-Zentrum für Agrarlandschaftsforschung = Leibniz Centre for Agricultural Landscape Research, Leibniz Association (ZALF). DEU., Mar 2016, Berlin, Germany. 437 p</w:t>
+              <w:t xml:space="preserve">, Leibniz-Zentrum für Agrarlandschaftsforschung = Leibniz Centre for Agricultural Landscape Research, Leibniz Association (ZALF). DEU., Jun 2016, berlin, Germany. 437 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742631v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the genetic variability and genotype by environment interactions for leaf growth and senescence in wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Model improvements reduce the uncertainty of wheat crop model ensembles under heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Maiorano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Leibniz-Zentrum für Agrarlandschaftsforschung = Leibniz Centre for Agricultural Landscape Research, Leibniz Association (ZALF). DEU., Jun 2016, berlin, Germany. 437 p</w:t>
+              <w:t xml:space="preserve">, Leibniz-Zentrum für Agrarlandschaftsforschung = Leibniz Centre for Agricultural Landscape Research, Leibniz Association (ZALF). DEU., Mar 2016, Berlin, Germany. 437 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742717v1</w:t>
+                <w:t xml:space="preserve">hal-02741989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model improvements reduce the uncertainty of wheat crop model ensembles under heat stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Maiorano</w:t>
+                <w:t xml:space="preserve">Typologies of drought and heat stress scenarios at european level for wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Ababaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Derory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Zentrum für Agrarlandschaftsforschung = Leibniz Centre for Agricultural Landscape Research, Leibniz Association (ZALF). DEU., Mar 2016, Berlin, Germany. 437 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741989v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FA1306 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison of wheat models to identify knowledge gaps and improve process modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Zentrum für Agrarlandschaftsforschung = Leibniz Centre for Agricultural Landscape Research, Leibniz Association (ZALF). DEU., Mar 2016, Berlin, Germany. 437 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop yields, soil organic carbon and soil nitrogen content change under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shcherbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Zentrum für Agrarlandschaftsforschung = Leibniz Centre for Agricultural Landscape Research, Leibniz Association (ZALF). DEU., Mar 2016, Berlin, Germany. 437 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How einkorn (Triticum monoccocum) deals with variable nitrogen (N) and sulphur (S) supply during grain development? Exploration through proteome investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Plant Proteomics Organization World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using crop model ensembles to design future climate-resilient barley cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulu Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Rotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Palosuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Hernandez C.G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Minguez M.I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Zentrum für Agrarlandschaftsforschung = Leibniz Centre for Agricultural Landscape Research, Leibniz Association (ZALF). DEU., Mar 2016, Berlin, Germany. 437 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la surexpression du gène codant le facteur de transcription GAMYB sur la synthèse des protéines de réserve chez le blé tendre (Triticum aestivum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prédire la composition de la farine du blé?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selver Babi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Giang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop and grassland responses to climate change factors : uncertainties and adaptation stategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId632" w:history="1">
+                <w:t xml:space="preserve">Crop and grassland responses to climate change factors: uncertainties and adaptation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Symposium "Climate Change, Agriculture and Forestry"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">French-German Bilateral Symposium "Climate Change, Agriculture and Forestry"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794800v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop and grassland responses to climate change factors: uncertainties and adaptation strategies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The complex regulation of wheat grain storage protein synthesis unraveled through GWAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boussicut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Bilateral Symposium "Climate Change, Agriculture and Forestry"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">EUCARPIA Cereal Section &amp; ITMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wernigerode, Germany. 359 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794945v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex regulation of wheat grain storage protein synthesis unraveled through GWAS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop and grassland responses to climate change factors : uncertainties and adaptation stategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Cereal Section &amp; ITMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wernigerode, Germany. 359 p</w:t>
+              <w:t xml:space="preserve">French-German Symposium "Climate Change, Agriculture and Forestry"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743144v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with wheat quality in a changing environment –Proteomics evidence for stress caused by environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique S. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. IWGS (International Wheat Genetics Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse et la hiérarchisation de traits cibles à la définition d'idéotypes de variétés de blé s'écartant positivement de la rélation négative rendement - concentration en protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Idéotypes Variétaux. GIS Grandes Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la synthèse des protéines de réserve du grain de blé en réponse à la disponibilité en azote et soufre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et prédiction des fractions protéiques de réserve et indices de sélection pour la qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Regnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthèse des Programmes de recherche FSOV Actes de la rencontre scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process-based model to simulate nitrogen distribution in wheat (Triticum aestivum) during grain-filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP08064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation analysis of physiological traits to improve yield, nitrogen use efficiency and grain protein concentration in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D. Jamieson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Frontis Workshop on Scale and complexity in plant systems research: gene-plant-crop relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Wageningen, Netherlands. 329 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling environmental and genetic relationships between grain yield and nitrogen concentration for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Triboi-Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Modelling Quality Traits and Their Genetic Variability for Wheat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling quality traits and their genetic variability for wheat - Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Modelling Quality Traits and Their Genetic Variability for Wheat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling protein content and composition in relation to crop nitrogen dynamics for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zyskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Modelling Quality Traits and Their Genetic Variability for Wheat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general concept to analyse the relationships between productivity and quality and genotype by environment interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie A.-M. Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probleme actuale ale calitatii griului de toamna in Republica Moldova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Balti, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model of the effects of nitrogen fertilization, water deficit, and temperature on grain protein level and composition for bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Gluten Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of protein accumulation and composition in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zyskowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Porter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Annual Conference of the Agronomy Society of New Zealand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ashburton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the responses of grain protein content and composition to environmental and genetic variations for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Samoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jamieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. ESA Congress : European agriculture in a global context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of nitrogen among monomeric protein fractions grain development in wheat is not influenced by nitrogen nutrition and post-anthesis temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu Triboi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Australian Agronomy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Geelong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water conductivity of mature and growing leaves in tall fescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual workshop of the society for experimental biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivité hydraulique des feuilles matures et en croissance de fétuque élevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux d'Eau dans les Organes en Croissance. Modèles à l'Echelle de la Plante Entière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22100,151 +22112,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillering structures the genetic variability of wheat vegetative growth and its plasticity under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22254,717 +22266,717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of large simulated yield datasets for studying climate change effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simona Bassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Climate Change and Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World Scientific Publishing - Imperial College Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 525 p., 2015, ICP Series on Climate Change Impacts, Adaptation, and Mitigation, 978-1-78326-563-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781783265640_0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving grain quality: ecophysiological and modeling tools to develop management and breeding strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aguirrezábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereyra-Irujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Mercedes Echarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Physiology : Applications for Genetic Improvement and Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-0-12-417104-6 978-0-12-416979-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-417104-6.00017-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations des réponses des génotypes à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception d'idéotypes de plantes pour une agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FormaScience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 254 p., 2014, 9782738013473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop ecophysiology as a key tool for improving grain, protein and oil quality through crop management and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aguirrezábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereyra-Irujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Physiology: Applications for Genetic Improvement and Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 580 p., 2009, 978-0-12-374431-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and breeding strategies for the improvement of grain and oil quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aguirrezábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereyra-Irujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop physiology: applications for genetic improvement and agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2009, 978-0-08-092229-4; 978-0-12-374431-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-374431-9.00016-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22974,114 +22986,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture hydraulique d'une talle de fétuque élevée (festuca arundinacea schreb.). Implications pour les relations entre la transpiration et l'expansion foliaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Région Poitou-Charentes; Université de Poitiers, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02840874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId695"/>
+      <w:footerReference w:type="default" r:id="rId696"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23149,51 +23161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B446879"/>
+    <w:nsid w:val="FE90479C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23380,51 +23392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-martre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7419-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163589194" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5282-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Tschurr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kotlarski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Walter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Roth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01091-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jezequel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Argaignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2026.100199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Belle Sweet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N Athanasiadis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron van Bree" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castellano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de Souza N&#243;ia J&#250;nior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Drouault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Webber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van der Velde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109703" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de S N&#243;ia-J&#250;nior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae0e38" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de S. N&#243;ia-J&#250;nior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ruane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tom Harrison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Fang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Struik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70147" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stocca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vakhtang Shelia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Anh Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Collet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rafael Guarin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01739-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110221" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Motzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mastrangelo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Marone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale De Vita" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae310" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Eyshi Rezaei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74309-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-023-00491-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rosso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109619" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diad013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072073v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de S N&#243;ia J&#250;nior" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Deswarte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cohan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16662" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Risacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchateau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49139-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaining Jin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmiao Du" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E L van der Putten" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16488" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287645" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Guarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v9i0.18573" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03946522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aca77c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Brown" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac221" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semenov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Halford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Hawkesford" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-022-00540-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. L. van Der Putten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Struik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14324" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03946778v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de S. N&#243;ia J&#250;nior" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hertel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100662" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C Ruane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fronzek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac2196" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Manceau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356132v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leveau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab431" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Der Velde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac26f3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895315v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Kathleene Cooke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eivind Olesen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v6i0.16326" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626179v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Bliznyuk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.03.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620129v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulu Tao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimund P. Rotter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gregorio Hern&#225;ndez D&#237;az-Ambrona" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. In&#233;s M&#237;nguez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107851" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Padovan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Masoni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107969" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342381v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hoogenboom" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859621000538" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629350v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Porter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. Challinor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14542" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maiorano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimund P. R&#246;tter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry J. O'Leary" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14481" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roy Porter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Challinor" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bugge Henriksen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mark Howden" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14700" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625576v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz175" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00554" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624714v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Baumont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish E Brown" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Driever" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14163" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620308v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Malosetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Ababaei" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03432-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622175v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Dreccer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Beres" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2018.09.0562" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maestrini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shcherbak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Robertson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/ael2018.05.0026" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619668v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ottman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard W. Wall" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey W. White" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v4i0.15830" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623742v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ines Minguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14019" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622434v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621645v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.11.005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14411" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E. Olesen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06525-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620853v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v4i0.15829" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623810v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Semenov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720716115" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621159v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00986" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607975v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.024" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PS2VN5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629102v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enli Wang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigan Zhao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-017-0032-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624345v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rosenzweig" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliott" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa8da6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606010v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cameron Chapman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.02.003" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628703v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.05.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198039v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Zhao" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Lobell" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1701762114" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902125v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Reynolds" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip D. Alderman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v3i1.15766" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619930v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.H. D&#237;az-Ambrona" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499074v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey White" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.10.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602764v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQBWQNL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533879v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas I. Hudson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Camarrano" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437582v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Neghliz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00920" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604315v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3115" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636165v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.08.015" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630448v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jones" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v1i1.14746" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173358v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jones" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12768" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641409v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferrise" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2014.10.016" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630424v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223539v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv049" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640357v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Challinor" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thornton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2117" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636796v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiquet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00621" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186886v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosenzweig" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Jones" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hatfield" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE1916" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964453v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert188" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001403v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.03.005" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXRF5FT0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964171v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana S. L. M. S. L. Ferreira" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia N. Rosa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.11.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KMK6J9G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964192v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Ferrise" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Triossi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Stratonovitch" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Bindi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.03.010" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6J08R1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964196v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Foulkes" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo G. Slafer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Davies" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete P. Berry" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger R. Sylvestre-Bradley" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq300" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964356v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900792" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NHSD3QN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964364v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. M. A. Semenov" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. P. D. Jamieson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.01.006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0R8492F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964250v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Romeuf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.146076" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964201v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124156" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663750v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jamieson" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.10.009" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K53P63XC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663252v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zyskowski" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654824v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.001" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F15G4RVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676116v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Jamieson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682739v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Triboi-Blondel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678914v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Porter" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamieson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trobo&#239;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681875v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barrieu" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. North" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Nobel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673020v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Bobich" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677771v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673721v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teisson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677992v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/320786" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693383v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Durand" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699158v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1999.00405.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271158v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271164v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883332v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762546v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720039v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914965v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766588v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreccer Fernanda" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L Beres" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720980v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293542v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594842v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nendel" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorburn" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melzer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.P. Cerri" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claessens" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482570v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762511v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ma" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459895v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293565v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. van Eeuwijk" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340477v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742631v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742717v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741989v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741995v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741515v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741559v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Rotter" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palosuo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hernandez C.G." TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Minguez M.I." TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340480v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299641v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Babi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Tran" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794800v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794945v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743144v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boussicut" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749629v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802321v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964176v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964411v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753360v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824881v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755027v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Semenov" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Jamieson" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824887v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi-Blondel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.004" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGQ2K1RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812915v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821426v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761857v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Triboi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760650v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Henton" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827935v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759964v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samoil" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Henton" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761840v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835462v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765138v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323517v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giunta" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594977v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405534.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0011" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801461v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirrez&#225;bal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereyra-Irujo" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mercedes Echarte" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Izquierdo" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305497.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417104-6.00017-0" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797333v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272065.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174304v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123744319000153" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819899v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374431-9.00016-5" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840874v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-martre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7419-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163589194" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5282-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Tschurr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kotlarski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Walter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Roth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01091-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jezequel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Argaignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2026.100199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de Souza N&#243;ia J&#250;nior" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.05.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Drouault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Webber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily-Belle Sweet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N Athanasiadis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron van Bree" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castellano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101233" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van der Velde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109703" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de S N&#243;ia-J&#250;nior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae0e38" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de S. N&#243;ia-J&#250;nior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ruane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tom Harrison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Fang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Struik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70147" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stocca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vakhtang Shelia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110090" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110221" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Motzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mastrangelo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Marone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale De Vita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127379" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae310" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Eyshi Rezaei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74309-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Anh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Collet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rafael Guarin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01739-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-023-00491-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rosso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109619" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diad013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de S N&#243;ia J&#250;nior" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Deswarte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16662" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaining Jin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmiao Du" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E L van der Putten" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16488" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Risacher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchateau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49139-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287645" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Guarin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v9i0.18573" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semenov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Halford" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Hawkesford" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-022-00540-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659432v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. L. van Der Putten" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Struik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14324" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03946778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio de S. N&#243;ia J&#250;nior" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hertel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100662" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03946522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aca77c" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Brown" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac221" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Manceau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab113" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356132v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leveau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab431" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386164v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Der Velde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac26f3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C Ruane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fronzek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac2196" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895315v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Kathleene Cooke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eivind Olesen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v6i0.16326" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Bliznyuk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.03.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620129v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulu Tao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimund P. Rotter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gregorio Hern&#225;ndez D&#237;az-Ambrona" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. In&#233;s M&#237;nguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107851" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Padovan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Masoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107969" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342381v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hoogenboom" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859621000538" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624714v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Baumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish E Brown" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Driever" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roy Porter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Challinor" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bugge Henriksen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mark Howden" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14700" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625576v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz175" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974610v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maiorano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimund P. R&#246;tter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry J. O'Leary" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14481" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00554" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14163" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernanda Dreccer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Beres" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2018.09.0562" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Porter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J. Challinor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14542" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620308v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Malosetti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Ababaei" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03432-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622434v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621645v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey W. White" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.11.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625468v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14411" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623843v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E. Olesen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06525-2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620853v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ottman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard W. Wall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v4i0.15829" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Semenov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720716115" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00986" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626977v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maestrini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shcherbak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Robertson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/ael2018.05.0026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623742v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ines Minguez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14019" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619668v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v4i0.15830" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rosenzweig" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliott" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa8da6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606010v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cameron Chapman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.02.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M5CNRL3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629102v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enli Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigan Zhao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-017-0032-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628703v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.05.001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198039v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Zhao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Lobell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1701762114" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902125v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Reynolds" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip D. Alderman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v3i1.15766" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619930v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.H. D&#237;az-Ambrona" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.012" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499074v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey White" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.10.009" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602764v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQBWQNL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607975v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.024" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PS2VN5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437582v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Neghliz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00920" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604315v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3115" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533879v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas I. Hudson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Camarrano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.008" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636165v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.08.015" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630448v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jones" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v1i1.14746" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173358v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jones" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12768" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641409v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferrise" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2014.10.016" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630424v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223539v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang He" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv049" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640357v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Challinor" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thornton" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2117" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636796v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00621" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637817v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oorbessy Gaju" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.09.003" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186886v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosenzweig" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Jones" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hatfield" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE1916" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964453v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert188" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759094v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.12.004" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001403v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.03.005" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXRF5FT0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189695v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ott&#243; Veisz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la K&#245;szegi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err316" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964171v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana S. L. M. S. L. Ferreira" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia N. Rosa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.11.001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KMK6J9G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964196v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Foulkes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo G. Slafer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Davies" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete P. Berry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger R. Sylvestre-Bradley" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq300" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964192v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Ferrise" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Triossi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Stratonovitch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Bindi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.03.010" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6J08R1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964356v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900792" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NHSD3QN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964290v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq238" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964250v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Romeuf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.146076" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964364v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. M. A. Semenov" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. P. D. Jamieson" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.01.006" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0R8492F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964201v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.124156" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663750v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jamieson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.10.009" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K53P63XC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663252v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zyskowski" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654824v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F15G4RVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676116v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Jamieson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682739v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Triboi-Blondel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678914v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Porter" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamieson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trobo&#239;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673020v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. North" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Bobich" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Nobel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681875v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barrieu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673721v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teisson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677992v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/320786" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677771v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693383v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Durand" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699158v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1999.00405.x" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271158v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271164v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762546v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883332v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720039v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914965v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766588v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreccer Fernanda" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L Beres" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720980v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293542v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594842v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nendel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorburn" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melzer" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.P. Cerri" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claessens" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482570v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762511v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ma" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459895v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293565v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. van Eeuwijk" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340477v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742717v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741989v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742631v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741995v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wang" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741515v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741559v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Rotter" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palosuo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hernandez C.G." TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Minguez M.I." TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340480v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299641v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Babi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Tran" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794945v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743144v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boussicut" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794800v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749629v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802321v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964176v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964411v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753360v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824881v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755027v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Semenov" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Jamieson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824887v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi-Blondel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.004" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGQ2K1RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812915v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821426v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761857v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Triboi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760650v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Henton" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827935v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759964v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samoil" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Henton" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761840v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835462v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765138v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323517v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giunta" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594977v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405534.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0011" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801461v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirrez&#225;bal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereyra-Irujo" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mercedes Echarte" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Izquierdo" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305497.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417104-6.00017-0" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797333v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272065.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174304v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780123744319000153" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819899v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374431-9.00016-5" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840874v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>