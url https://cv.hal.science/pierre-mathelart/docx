--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -217,606 +217,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un service de table en bronze et argent soigneusement rangé dans une cave à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Activités artisanales sur la rive droite de la Vesle à Reims/&amp;lt;em&amp;gt;Durocortorum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magalie Cavé</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sindonino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.231-256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6443⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.259-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811373v1</w:t>
+                <w:t xml:space="preserve">hal-03811362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités artisanales sur la rive droite de la Vesle à Reims/&amp;lt;em&amp;gt;Durocortorum&amp;lt;/em&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’amphithéâtre de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; : nouveaux éléments de localisation et de datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rollet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.259-291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6613⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.95-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811362v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amphithéâtre de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; : nouveaux éléments de localisation et de datation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un service de table en bronze et argent soigneusement rangé dans une cave à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Cavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sindonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.95-115. </w:t>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.231-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811109v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique du relais routier romain d'Elmer à Outrelouxhe (Modave)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deru</w:t>
+                <w:t xml:space="preserve">La consommation alimentaire d’après la céramique en Champagne : comparaisons raisonnées entre la capitale des Rèmes et son territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31, pp.63-76</w:t>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Consommer dans les campagnes de la Gaule romaine, actes du Xe congrès d'AGER, suppl 21, pp.193-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134580v1</w:t>
+                <w:t xml:space="preserve">hal-01778089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation alimentaire d’après la céramique en Champagne : comparaisons raisonnées entre la capitale des Rèmes et son territoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+                <w:t xml:space="preserve">La céramique du relais routier romain d'Elmer à Outrelouxhe (Modave)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Consommer dans les campagnes de la Gaule romaine, actes du Xe congrès d'AGER, suppl 21, pp.193-217</w:t>
+              <w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778089v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier de potiers romains de la Ville d'Anderlecht (Leuze, Hainaut)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1098,51 +1098,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’accroches, de suspensions, de préhension des récipients en terre cuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1223,51 +1223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ustensiles de cuisine en céramique. Production, usage, imitations/parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1993,51 +1993,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2121,1174 +2121,704 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Desbrosse-Degobertière, Stéphanie; Truc, Marie-Cécile, Oct 2016, Saint-Dizier, France. pp.341-358</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Dizier, France. 34, Association française d’archéologie mérovingienne, pp.341-358, 2020, Mémoires de l'Association française d'archéologie mérovingienne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219743v1</w:t>
-              </w:r>
-[...468 lines deleted...]
-                <w:t xml:space="preserve">hal-02901085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et mutation d’une ferme de la plaine crayeuse de Troyes du XIVe au XIXe siècle : La ferme du « Crot Touillon » à Feuges (Aube)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Jean-Yves Dufour (dir.), Archéologie de la maison vernaculaire, 22 fig., p. 233-311</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reims (Marne), rue de l’Équerre : un site de production, de diffusion et de consommation de vaisselle dans les quartiers sud de &amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;. Apports et limites du traitement statistique de la céramique à la chronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Corsiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule. Actes du congrès de Maubeuge-Bavay, 30 mai-2 juin 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sfecag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.405-438, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat de la céramique en Champagne : du cadre géographique et géologique à l’implantation des zones de productions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Les ateliers de Juvigny « Le Chemin de Mont », Livry-Louvercy « La Voyette Saint-Paul » et Mourmelon le Petit « La fosse Morlet » (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chossenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chossenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la SFECAG, Reims, du 10-13 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFECAG, pp.19-29, 2018</w:t>
+              <w:t xml:space="preserve">, SFECAG, pp.97-106, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02139160v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de Juvigny « Le Chemin de Mont », Livry-Louvercy « La Voyette Saint-Paul » et Mourmelon le Petit « La fosse Morlet » (Marne)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">L’artisanat de la céramique en Champagne : du cadre géographique et géologique à l’implantation des zones de productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la SFECAG, Reims, du 10-13 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFECAG, pp.97-106, 2018</w:t>
+              <w:t xml:space="preserve">, SFECAG, pp.19-29, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02958489v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02139160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la céramologie à la connaissance de l'évolution urbaine de Reims durant l'Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Huart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Achard-Corompt Nathalie; Kasprzyk Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité tardive dans l'Est de la Gaule II. Sépultures, nécropoles et pratiques funéraires en Gaule de l'Est - Actualité de la recherche. Actes du colloque de Châlons-en-Champagne, 16-17 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l’Est</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-322, 2016, Supplément à la Revue archéologique de l’Est, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3304,73 +2834,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reims (Marne), rue Saint-Symphorien. Rapport de fouille archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, SRA Champagne-Ardenne, pp.391--418, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3390,57 +2920,559 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Lefils. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reims (Marne), 10 rue Franklin Roosevelt : une parcelle antique le long d'un decumanus. Rapport de fouille archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la ville de Reims à la fin de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Balmelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Cavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouhet Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et fortifications de l’Antiquité tardive dans le nord de la Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Bayard; Jean-Pascal Fourdrin, Mar 2015, Villeneuve d’Ascq-Bavay, France. pp.349-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amphores dans la ville antique de Durocortorum. Apport des fouilles récentes depuis 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFECAG, Actes du Congrès de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Reims, France. pp.203-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un contexte inédit daté de la fin du IIe siècle ou du début du IIIe siècle apr. J.-C. à Reims (Marne) : Les mobiliers découverts dans les restes d'un incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sindonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFECAG, Actes du Congrès de Nyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nyon, France. pp.577-592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en évidence d'un faciès céramique dans le Nord-Ouest de la Belgique romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605792v1</w:t>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Corsiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFECAG, Actes du Congrès de Chelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chelles, France. pp.207-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3471,77 +3503,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie de la céramique commune claire (CC) du nord de la Gaule (NGaule)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Athanassiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Corsiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dananai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3583,77 +3615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie de la céramique fine régionale sombre (FRB) de la région Nord-Picardie (NPic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Corsiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dananai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3740,77 +3772,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durocortorum : la céramique de César à Clovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,64 +3925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique champenoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4013,103 +4045,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie de la céramique rugueuse sombre (RUB) de la région Nord-Picardie (NPic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Corsiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des provinces romaines de Belgique et de Germanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
@@ -4307,51 +4339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6443" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6613" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01778089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01659416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.388.0121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860913v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moiret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfecag.org" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chossenot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chossenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/8290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Athanassiadis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tyers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ardhuin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sac.asso.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811362v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6613" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefoi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01778089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01659416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.388.0121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfecag.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chossenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chossenot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/8290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moiret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Athanassiadis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tyers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ardhuin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sac.asso.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>