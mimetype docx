--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2450,247 +2450,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de Juvigny « Le Chemin de Mont », Livry-Louvercy « La Voyette Saint-Paul » et Mourmelon le Petit « La fosse Morlet » (Marne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’artisanat de la céramique en Champagne : du cadre géographique et géologique à l’implantation des zones de productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chossenot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la SFECAG, Reims, du 10-13 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFECAG, pp.97-106, 2018</w:t>
+              <w:t xml:space="preserve">, SFECAG, pp.19-29, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02958489v1</w:t>
+                <w:t xml:space="preserve">halshs-02139160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat de la céramique en Champagne : du cadre géographique et géologique à l’implantation des zones de productions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+                <w:t xml:space="preserve">Les ateliers de Juvigny « Le Chemin de Mont », Livry-Louvercy « La Voyette Saint-Paul » et Mourmelon le Petit « La fosse Morlet » (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chossenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Chossenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la SFECAG, Reims, du 10-13 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFECAG, pp.19-29, 2018</w:t>
+              <w:t xml:space="preserve">, SFECAG, pp.97-106, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02139160v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la céramologie à la connaissance de l'évolution urbaine de Reims durant l'Antiquité tardive</w:t>
               </w:r>
@@ -2702,51 +2702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Huart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Achard-Corompt Nathalie; Kasprzyk Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité tardive dans l'Est de la Gaule II. Sépultures, nécropoles et pratiques funéraires en Gaule de l'Est - Actualité de la recherche. Actes du colloque de Châlons-en-Champagne, 16-17 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2782,195 +2782,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la céramique gallo-romaine</w:t>
+                <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Lefils. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), rue Saint-Symphorien. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, SRA Champagne-Ardenne, pp.391--418, 2011</w:t>
+              <w:t xml:space="preserve">Reims (Marne), 10 rue Franklin Roosevelt : une parcelle antique le long d'un decumanus. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605790v1</w:t>
+                <w:t xml:space="preserve">hal-03605792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
+                <w:t xml:space="preserve">Étude de la céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), 10 rue Franklin Roosevelt : une parcelle antique le long d'un decumanus. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2011</w:t>
+              <w:t xml:space="preserve">Reims (Marne), rue Saint-Symphorien. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, SRA Champagne-Ardenne, pp.391--418, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605792v1</w:t>
+                <w:t xml:space="preserve">hal-03605790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique champenoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4339,51 +4339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811362v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6613" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefoi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01778089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01659416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.388.0121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfecag.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chossenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chossenot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/8290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moiret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Athanassiadis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tyers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ardhuin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sac.asso.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811362v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6613" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefoi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01778089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01659416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.388.0121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02456638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfecag.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chossenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chossenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/8290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Balmelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moiret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Athanassiadis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tyers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ardhuin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sac.asso.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>