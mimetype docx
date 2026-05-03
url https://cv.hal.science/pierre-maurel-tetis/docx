--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Maurel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'UMR TETIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-maurel-tetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5988-5446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">058869069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur en Chef des Ponts, des Eaux et des Forêts, Pierre Maurel est agri-géographe de formation et a un doctorat en Sciences de l’Information et de la Communication dans le champ de l’intelligence territoriale. Il travaille à Montpellier au sein de l’UMR TETIS depuis 1987 dans le domaine de la télédétection et de la géomatique appliquées à la gestion de l’environnement et au développement territorial. Ses recherches récentes portent sur les usages et les impacts de dispositifs d’information spatiale dans les processus de gouvernance et de développement territorial. Il a été directeur adjoint de l’UMR TETIS de 2010 à 2013 et directeur scientifique adjoint du Département Territoires d’Irstea de 2010 à 2017. Il a coordonné de 2013 à 2020 l’Equipex GEOSUD qui visait à développer une infrastructure de données spatiales en imagerie satellitaire au service des communautés nationales de la recherche et de l’action publique. Il est membre du bureau exécutif du pôle Theia depuis sa création et il a co-piloté en 2019 avec le CNES l’étude préfigurative du dispositif national DINAMIS. Dans la perspective de la création d’INRAE en 2020, il a co-réalisé en 2019 et 2020 avec Jean-Pierre Wigneron la mission commune INRA/Irstea sur la place de la télédétection dans le nouvel établissement. Depuis 2021, il dirige l’UMR TETIS et pilote le comité de gestion de la Maison de la Télédétection à Montpellier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining satellite images market stability using the Records theory: Evidence from French spatial data infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hoayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Khraibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Ghalayini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.61-82. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5311/josis.2021.22.711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collaborative Process in Environmental Projects, a Place-Based Coevolution Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (15), pp.8526. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13158526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts d'une infrastructure de données satellitaires : application à la gestion des coupes rases en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/3, pp.473-494. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.213.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions in estuary governance? Reflections and lessons from Australia, France and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.103704. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.103704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Much Would You Pay for a Satellite Image?: Lessons Learned From French Spatial-Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hoayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.8-22. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2019.2941751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03604641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’information géospatiale dans les décisions d’aménagement du territoire : une expérimentation à partir de cartes d'occupation du sol à très haute résolution spatiale, et de cartes de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.17778. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des impacts économiques d’une infrastructure de données spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 9 (2), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mto.009.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial data infrastructure management: A two-sided market approach for strategic reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infrastructure de recherche « Pôle de données et services pour le système Terre », à la pointe des techniques d’imagerie et de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Maudire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 94 (2), pp.8-13. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.094.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-silico analysis of information sharing systems for adaptable resources management: A case study of oyster farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pigozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/sesmo.2019a16166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrastructure de recherche « Pôle de données et services pour le système Terre », à la pointe des techniques d'imagerie et de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maudire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (94), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up a user-friendly remote sensing data infrastructure in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIM International (Geomatics Info Magazine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSUD, un grand équipement pour démocratiser l'accès à l'imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Recurrent Neural Networks for Winter Vegetation Quality Mapping via Multitemporal SAR Sentinel-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.464-468. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2794581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires territoriaux : des outils de la société de la connaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.335-354. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing and pooling resources in common infrastructures is essential to accelerate research and diffusion of digital innovations in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crestey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Cover Classification via Multitemporal Spatial Data by Deep Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupaquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (10), pp.1685-1689. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2017.2728698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les impacts des infrastructures de données géographiques (IDG) et des observatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pigache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.375 - 397. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposición metodológica para el análisis de la gobernanza territorial a partir de una experiencia francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Nougarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista geográfica de Valparaíso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (53), pp.23-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage, mutualisation et mise en commun : des dispositifs indispensables pour accélérer la recherche et la diffusion des innovations numériques en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crestey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la créativité en innovations dans l'organisation petite moyenne : élément d'une traduction communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Strasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.63-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.7.63-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading ecosystem services at the local scale through a territorial approach: the case of peri-urban agriculture in the Thau Lagoon, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupaquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/es-07694-200311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, intelligence et dispositifs de médiation pour des territoires hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTERRITOIRE for opinion mining related to land-use planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.25.11-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01109090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la créativité en innovations dans l’organisation Petite et Moyenne : éléments d’une traduction communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Strasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an adapted LCA framework to environmental assessment of a territory: important learning points from a French Mediterranean case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.163-167. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/ISI.18.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01054924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la gouvernance territoriale ? Mise à l’épreuve d’une grille de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Nougaredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2014/1), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.16.65-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’imagerie Pléiades à la gestion intégrée des zones côtières. Application au territoire de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupaquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n°special), pp.45-50. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la co-construction d’un guide sur la gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the LCA framework to environmental assessment in land planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (8), pp.1533-1548. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0588-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial information and communication arrangements: a contribution to territorial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emerging Trends in Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'information échappe à ses créateurs : le cas de l'artificialisation des terres agricoles en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.145-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial information & communication arrangements: a contribution to territorial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Roel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emerging Trends in Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le concernement et l'engagement des acteurs de la planification locale : l'expérience du territoire de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57-58, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and methods for analysing the role of Information and Communication tools (IC-tools) in Social Learning processes for River Basin Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Craps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Valkering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.630-639. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2005.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSCOLAG : a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSCOLAG: A T R A N S D I S C I P L I N A RY AND MULT I - S TA K E H O L D E R APPROACH TO WARDS INTEGRATED COASTA L A R E A M A N A G E M E N T. AN EXPERIMENT IN LANGUEDOC-ROUSSILLON (FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syscolag: a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metadata Service for Integrated Management of Knowledges Related to Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.419-429. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-005-6544-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Spatial data Infrastructures Based on Spatial Cognition: an Example for Integrated Coastal Zone Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies et métadonnées pour le partage d'information géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.199-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and Metadata for Sharing use of Geographical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (2), pp.199-217. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.14.199-216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des images à très haute résolution spatiale pour évaluer le risque d'inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, spécial Risques naturels et aménagement du territoire, pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un CD-ROM de démonstration sur l'apport de l'imagerie satellitale dans le domaine des grands périmètres irrigués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 151-152, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Pakistan, les images SPOT aident à la gestion de grands périmètres irrigués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOT Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite imagery contribution for cadastral / land registration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIM International (Geomatics Info Magazine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, February, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des images satellites aux études d'avant-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 63, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images satellites et systèmes d'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 258, pp.1140-1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of remote sensing and GIS for the management of large irrigation projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL ADVANCES IN REMOTE SENSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2 (3), pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing imagery and its contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Options Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, série A (4), pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des cultures irriguées par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 120, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection : une technique d`avant garde au service de l`aménagement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côteaux de Gascogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 78, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of middle infrared with visible and near infrared reflectance for monitoring wheat canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Podaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 26, pp.213-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la precision des cartes d’occupation du sol a la decision pour l’amenagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Aboueldahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Colloque international de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la diversité des valeurs et des fonctions de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodatadays 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et agriculture : quelle structuration de la communauté nationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts socio-économiques des plateformes d'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoséminaire 2017 "La Géomatique pour la synergie entre les acteurs des Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et enjeux des données spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du ces paysage "paysages et données satellitaires - vers une science de la durabilité au sud ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie recherche, action publique et secteur privé : pôle national Theia et Projet GEOSUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L'espace : nouvel horizon pour l'entreprenariat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sfax, Tunisie. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie satellitaire : un nouveau référentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle OPenIG "Référentiels : quelles innovations aujourd'hui et demain à l'heure du Big Data ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Carcassonne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et effets économiques des infrastructures de données géo-spatiales (IDGS) : quelques pistes de réflexion à partir de l'expérience de GEOSUD et de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Repenser les cartes à l'ère du Web: approches critiques et enjeux politiques, sociaux et économiques des données territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAMIS : Dispositif Institutionnel National d'Approvisionnement Mutualisé en Imagerie Satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique COTITA Sud-Ouest "L'apport de l'imagerie satellitaire pour l'aménagement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bricolage des données ou la question du &amp;quot;big data manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Scholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Communication, organisation, société du savoir et information - congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ressources en observation de la terre pour les représentations des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres en Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEOSUD remote sensing data and services infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cantou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR platform: a new Irstea service as demand for SAR, interferometry, polarimetry and tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques de l’application GEOSUD/MAAF pour la détection des coupes rases en forêt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niang A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey-Valette H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Theia, « Géo information pour les surfaces continentales au service de la Recherche et des Politiques publiques » Agropolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets économiques des infrastructures de données géographiques. Exploration méthodologique et application à l'IDG SIG-LR en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rey Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pigache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Québec, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ place identity and decision-making in a changing peri-urban environment: a case study of Wollondilly Shire Council</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2016, Houghton, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets économiques des infrastructures de données géographiques. Exploration méthodologique et application à l’IDG SIG-LR en Languedoc-Roussillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pigache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine d'information au service des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pigache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agreenium « Partage des données pour l'agriculture, l'alimentation et l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooling resources for remote sensing development: the THEIA Land Data Centre and the GEOSUD Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSDR 127th Board of Delegates meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Winchester, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban areas as spaces of conflicting identities: the role of landscape and place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ISSRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Charleston, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geosud et Theia, « plateformes mutualisées pour la mise à disposition d'imagerie satellitaire et de services de traitements »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agreenium « Partage des données pour l'agriculture, l'alimentation et l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle thématique surfaces continentales THEIA : infrastructure de données pour les scientifiques et les acteurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Week, RSDI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes d'aide à la décision en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2015 du Labex Agro - Agropolis Fondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géomatique dans les projets de territoire : l'exemple du bassin de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoséminaire 2015 "Géomatique et Territoires Intelligents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Meteorology and Climatology of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Istanbul, Turkey. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience recherche : gestionnaire des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIGEO « Métiers et compétences en géomatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services as a boundary object for incorporating local knowledge in normative spatial planning: preliminary findings from two case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial intelligence: a network concept & an info-communication process framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Language and Communication: Research trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining territory-oriented LCA and GIS to provide an environmental baseline of a French Mediterranean land case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th LCA Case study symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rome, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the LCA framework to support land use planning policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle thématique surfaces continentales THEIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘New Beliefs, New Values’ – Embedding a Heterodox Interpretation of the Ecosystem Services Concept in Local Environmental Planning and Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEE 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial information and communication arrangements: a contribution to territorial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique (VSST'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ajaccio, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la co-construction d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.24 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs socio technique d’information et de communication à base spatiale : contribution à l’intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VSST’2012 (veille scientifique, stratégique et technologieà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux & Savoirs locaux : une médiation à organiser dans une démarche d’intelligence territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition des journées Management des Technologies Organisationnelles Workshop MTO’2012, Impact des réseaux numériques dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of data combining techniques for assessment of urban flood defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European conference on Flood Risk Management FLOODrisk2012, Rotterdam, NLD, 19-23 November 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands. pp.399-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale de territoires: apports, limites et adaptation du cadre méthodologique de l'Analyse du Cycle de Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Écologie Industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troyes, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial intelligence: a network concept & an info-communication process framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2012, Izmir, Turkey. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different data sources for assessment of urban flood defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European conference on Flood Risk Management FLOODrisk2012, Rotterdam, NLD, 19-23 November 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands. pp.351-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale: retour sur quinze années de recherches et de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation scientifique ‘Neptune’, 4e Carrt,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des savoirs locaux et gouvernance territoriale multi-niveaux : regards croisés Nord / Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping Ethics - New trends in Cartography and Social Responsability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lausanne, Suisse. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires et gouvernance territoriale : une approche par la co-construction de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.284-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires et gouvernance territoriale : une approche par la co-construction de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du GIS Collège International des Sciences du Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and their “water socio-footprint”: a dynamic socio-technical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities of the Future 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Water Environment Federation (WEF). Alexandria, USA., Mar 2010, Boston, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and their water socio-footprint: a dynamic socio-technical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cambridge, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et gouvernance territoriale : une analyse par les dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rey Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nougaredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010. Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier (analyser) la gouvernance territoriale ? Mise à l'épreuve d'une grille de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AISRE - ASRDLF 2010. Identité, Qualité et Compétitivité Territoriale. Développement économique et cohésion dans les Territoires alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et gouvernance territoriale : une analyse par les dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d’analyse pour appréhender les innovations organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d'analyse pour appréhender les innovations organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, representation & mediation in participatory land planning projects: 3D physical models artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, representation & mediation in participatory land planning projects : 3D physical models artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Annual Conference of Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, representation & mediation in participatory land planning projects: 3D physical models artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Conférence Internationale d'Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par automate cellulaire de l'étalement urbain dans une zone méditerranéenne : Support pour une démarche participative d'aménagement du territoire de la région de l'étang de Thau Cellular automata simulation of urban sprawl in the Mediterranean zone: Support for participatory planning of the Thau area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RTP Paysage Environnement, Modélisation paysagère spatialisée : des approches dynamiques aux évaluations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage collectif pour décider de l'avenir du territoire de Thau : premiers retours d'une approche combinant politique publique et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OPDE 2008 (Les Outils pour Décider Ensemble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Research-Action Participative Land Planning Process. The SCOT de Thau (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "territorial intelligence and governance, participative action-research and territorial development", Observatorio Local de Empleo, Huelva, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action research in a participatory spatial planning process. The SCOT de Thau (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Felter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rey Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence and Governance, Huelva, ESP, 24-27 october 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l'Information Géographique pour l'élaboration du SCOT de Thau : premiers retours d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvènement 2007, Paris, 3-5 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS application for levee's management enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Geospatial Technologies Symposium, Denver, Colorado, USA, March 20-23, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and reasoning processes traceability for risk assesment : application to the french risk prevention plans (PPR) of snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) - General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS application for levees management enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroinformatics 2006, Nice, 4-8 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2399-2406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metadata Service for Managing Spatial Resources of Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS: Defining and Building a Marine and Coastal Spatial Data Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberdeen, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information pour la Gestion Intégrée des Zones Côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Divol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO: Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et mise en perspectivedes différents savoirs. Au-delà de l`illustration,les conditions d`une gestion concertée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvènement, Paris, 30 mars-1er avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface adaptable de requêtes pour un service de métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Divol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEGC: Extraction et Gestion des Connaissances (Etat et perspectives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition spatiale et gestion concertée de l'environnement : techniques d'enquêtes et exemples d'application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence québéco-française pour le développement de la Géomatique (CQFD), Québec, CAN, 21 mai-2 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour la gestion intégrée des zones côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "SAGEO'2005, Conference on Spatial Analysis and GEOmatics", Session : Risques, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Avignon, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some methodological concept to analyse the role of IC-tools in Social Learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Craps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valkering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Learning processes iEMSs, Osnabrück, DEU, 14-17 june 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'Aide à la Conception de Systèmes d'Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SIRS for flood protection dikes management: from user`s needs to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Turpeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected problems of water engineering, Politecknika Krakowska Cemagref: results of cooperation, Krakow, POL, 9-11 October 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées et Information spatiale. Application à la gestion intégrée de la zone côtière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDN: Semaine du Document Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GIS to support public participation and social learning for the Water Framework Directive. Perspectives from the HarmoniCOP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pahl Wostl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Geowater conferences, Budapest, 3-5 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées et information spatiale. Application à la gestion intégrée de la zone côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du document numérique, La Rochelle, 21-25 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d`aide à la conception de Systèmes d`Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA Agents Logiciels - Coopération Apprentissage - Activité humaine CNRS LIRMM UM2 Université de Pau, Montpellier, 17-18 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of processes of social learning for transboundary water management - Perspectives from the HaminiCOP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pahl Wostl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Craps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on integrated water management of transboundary catchments : a contribution from TRANSCAT, Venice, ITA, 24-26 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles fonctions et quels usages pour les outils d'information géographique dans la gestion durable des hydrosystèmes continentaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires, Lille, 23-24 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.435-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIRS digue, un système d'information pour les gestionnaires locaux de digue, cas du SYMADREM et de l'AD-Isère-Drac-Romanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque technique CFGB MEDD, Sécurité des digues fluviales et de navigation, Orléans, 25-26 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.393-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection à Très Haute Résolution Spatiale à l'étude du risque d'inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIRNAT, Sophia-Antipolis, 6-7 décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méta-données : pourquoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moyroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvènement, Paris, 4-6 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour un bon usage des représentations spatiales au service de la communication dans le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvènement, Paris, 9-11 avril 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer un itinéraire méthodologique pour interagir autour de représentations spatiales : le cas d'une formation au diagnostic de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Cassini, Crozon, 19-20 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.133-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des zones endiguées : du diagnostic des ouvrages de protection à l`élaboration d`un Système d`Information à Référence Spatiale dédié aux gestionnaires. Exemple de la Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Nerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Fleuves 2001, Lyon, 6-8 juin 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de structuration des métadonnées en géosciences : Spécificité de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique et espace rural Journées Cassini 2001, Montpellier, 26-28 septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations spatiales pour interagir sur les dynamiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique et espace rural Journées Cassini 2001, Montpellier, 26-28 septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.11-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de structuration des métadonnées en géosciences : Spécificité de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cassini' 2001 : Géomatique et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montpellier, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00281666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating floods in complex situations using 2-D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IAHR Congress, Pékin, CHN, 16-21 septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et prototypage d'un SIRS générique pour aider à la gestion intégrée des zones fluviales endiguées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIRNAT 2000 Systèmes d`Information pour les Risques NATurels, Grenoble, 28 sept 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Grenoble, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing applied to irrigation system management : example of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURISY Colloquium on Satellite Observation for Sustainable Development in the Mediterranean Area ESA-ESRIN, Frascati, ITA, 2-3 October 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Italy. pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données SPOT pour l'aide à la gestion des grands périmètres irrigués au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "D'une décennie de réalisations.. à une décennie de promesses" - International conference,Paris, 15-18 avril 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.501-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural land use mapping in Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'91 "Remote Sensing : Global Monitoring for Earth Management", Espoo, FIN, 3-6 June 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Finland. pp.355-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la complementarite du moyen infrarouge avec le visible et le proche infrarouge pour le suivi de la vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Podaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1985, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Télédétection à très haute résolution spatiale et analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.161, 2001, 2-85362-582-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du séminaire REGLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire REGLIS 3, Montpellier, 14-15 décembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.30, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des cultures irriguées par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Symposium EARSEL, Toulouse, 5-8 juin 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, France. pp.94, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures de données spatiales. Evaluation économique : concepts, méthodes et retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Quae, 118 p., 2022, 978-2-7592-3515-5. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3515-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures de données spatiales: Évaluation socio-économique: retours d'expérience, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel A Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-123, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brennan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.282, 2018, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'enquêtes : Actualité scientifique de la méthode et des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">laboratoire Image et Ville, pp.CD-Rom, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning together to manage together. Improving participation in water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Echavarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Enserink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephina Maestu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmonising Collaborative Planning (HarmoniCOP), pp.99, 2005, 3-00-016970-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 437 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.437, 2001, 2-7462-0252-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics à l'échelle de petites régions rurales : démarches, méthodes et sources d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fischesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.196, 1993, 2-85362-346-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et agro­écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les terres agricoles face à l'urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.10, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diffusion de l'information à la négociation du sens : l'exemple de la quantification et de la qualification de la consommation des terres agricoles dans l'ancienne région Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.15, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte : une étude comparée sur la planification spatiale de l'artificialisation des sols en France et en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.34, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : de la donnée à l'intelligence collective sur les terres agricoles périurbaines : quels rôles pour l'information, les savoirs et l'action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.20, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux autour des terres agricoles et des données pédologiques : point de vue opérationnel d'un service de l'État en région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.14, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du concept de services écosystémiques pour une évaluation participative du rôle des terres agricoles périurbaines dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.30, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation des terres agricoles en Languedoc-Roussillon : système d'indicateurs et démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.22, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires territoriaux : un outil de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.231-238, 2017, Agricultures et défis du monde, 978-2-7592-2654-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement comme espace d'hybridation de connaissances sur les eaux et sur les territoires (projet SURGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet Editions, pp.157-175, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale dans le bassin de Thau : un observatoire pour penser et piloter l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.59-73, 2016, Update Sciences &amp; technologies, 978-2-7592-2407-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie satellitaire : un outil pour les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. Urbain et zones côtières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.109-144, 2016, Système terre-environnement, 978-1-78405-160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction concertée d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torré; Dominique Vollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-86, 2015, 9782759224081 ET e-ISBN : 978-2-7592-2407-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction concertée d’un guide pour la mise en œuvre de la gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torre; Dominique Vollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, pp.75-86, 2015, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.torre.2015.01.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond IWRM: developing territorial intelligence at the local scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Roel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press (Taylor &amp; Francis). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Basin Management in the Twenty-First Century: People and Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-42, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of territorial intelligence: the case of the Thau territory, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River basin management in the twenty-first century: understanding people and place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.446, 2014, 9781466579620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond IWRM: developing territorial intelligence in the Thau territory, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River basin management in the twenty-first century: people and place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis Group, pp.22-41, 2014, 978-1-4665-7962-0. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17168-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond IWRM: The Role of Territorial Intelligence. The Case of the Thau Territory, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Roel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press (Taylor &amp; Francis). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Basin Management in the Twenty-First Century: People and Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.446-467, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Territorial Intelligence: A Network Concept And An Info-Communication Process Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Research into Culture, Media, Communication and Socialization, Book of Proceedings International Symposium on Language and Communication: Exploring Novelties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et savoirs locaux dans une démarche d’intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des réseaux numériques dans les organisations. Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des mines, pp.95-106, 2013, Economie et gestion, : 978-2-35671-049-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 Levee inspection, assessment and risk attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Hemert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beullac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Levee Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIA, pp.299-394, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata service for managing spatial resources of coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal and Marine Geospatial Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coastal Systems and Continental Margins (CSCM) (13), pp.3-16, 2010, 978-1-4020-9719-5. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9720-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems and diked areas: examples at the national, regional and local levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Halbecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Management of Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.193-214, 2008, 978-1-84821-046-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et carte socio-foncière dans des projets participatifs en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-317, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Adaptable de Requêtes pour un Service de Métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Divol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes : synthèse de l'atelier 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smektala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dulcire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale et gestion des ressources et des territoires ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné des représentations spatiales : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.411-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et zones endiquées : exemples au niveau national, régional et local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Halbecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion spatiale des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.227-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations spatiales : concepts de base et éléments de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.75-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles spatiaux pour le développement territorial : vue d'ensemble d'une démarche en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of remote sensing and its integration into geographic information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICID Guide on the use of remote sensing and GIS in irrigation and drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de la télédétection et de son intégration dans les systèmes d'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et systèmes d`information géographique en irrigation et drainage : guide méthodologique et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.15-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, representation & mediation in participatory land planning projects: 3D physical models artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-HR Phase 0 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebegue Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNES - Centre national d'études spatiales; CESBIO. 2022, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation socio-économique des Infrastructures de Données Spatiales. Retours d’expérience et recommandations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNES - Centre national d'études spatiales. 2020, 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin du projet de l'Equipex GEOSUD (GEOinformation for SUstainable Development) 2011-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR TETIS, 500 rue Jean-François Breton, 34000 Montpellier. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Télédétection INRAE-Irstea 2018-2019 - Rapport - Version finale - Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR TETIS, 500 rue Jean-François Breton, 34000 Montpellier; UMR 1391 ISPA - Interactions Sol Plante Atmosphere. 2019, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSUD EQUIPEX 2011-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2017, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping land cover on the Thau basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupaquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'activité : SilviLaser 2015 & RSDI workshop- ISPRS Geospatial Week 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining information for urban levee assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FloodProBE Project. Combining information for urban levee assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l’étude de cas Thau du projet SURGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la mise en oeuvre de la gouvernance en appui au développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2011, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions et instruments innovants pour la mise en ouvre de la Directive Cadre Européenne sur l'eau : Leçons pour le second cycle d'application de la DCE. Comparaison des trois cas étudiés et méthode de pré-tri (QuickScan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Borowski Maaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Report No 1 INNOVATIVE INSTRUMENTS AND INSTITUTIONS IN IMPLEMENTING THE WATER FRAMEWORK DIRECTIVE; INCEPTION REPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Interwies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Five: Innovative Instruments and institutions in implementing the water framework directive French case study report: implementing the WFD on the Thau basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2.3, IWRM-NET. 2009, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Report No 2.3 I-Five: Innovative Instruments and institutions in implementing the water framework directive french case study report : implementing the WFD on the Thau basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation and social learning in the Dordogne river basin France. Stakeholder workshop report, produced under Work Package 5 of the HarmoniCOP Project, EC contract n° EVK1-CT-2002-00120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'évaluation du rôle des technologies de l'information géographique pour la concertation dans des projets environnementaux : développement d'une méthode générique et application à des études de cas. Rapport final, programme &amp;quot;Concertation, Décision pour l'Environnement&amp;quot;, MEDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public participation in the Dordogne river basin management. Case study report produced under Work Package 5 of the HarmoniCOP Project, EC contract n° EVK1-CT-2002-00120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public participation and the European Water Framework Directive. Role of information and communication tools. WP3 report of the HarmoniCOP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social learning pool of questions. An instrument to diagnose social learning and IC-tools in European river basin management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Craps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation des risques pour les zones vulnérables protégées par des digues de défense contre les crues: contribution des systèmes d'Information à références spatiales (S.I.R.S.), réalisation d'une maquette de SIRS sur le val de Cisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chryat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2000, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'inventaire des images satellites existantes dans la vallée du fleuve Sénégal. Revue des activités de suivi par télédétection. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1997, pp.33 + ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG, télédétection et traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1992, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et occupation du sol. Casier 1 du périmètre d' irrigation de BRL - Nîmes- Volet 2 : classifications basées sur les limites du parcellaire. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1990, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et occupation du sol - Casier 1 du périmètre d'irrigation de BRL, Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1990, pp.100 env</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des cultures irriguées par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1990, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des images satellites et produits utilisables dans les projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1989, 80 p.env</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la complementarite de l'infrarouge moyen avec le visible et le proche infrarouge. Recherche de la bande spectrale du moyen infrarouge la mieux adaptee pour le suivi de la vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Podaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNES--85/8044, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes, données et représentations spatiales : des éléments de sens dans l’élaboration d’un projet de territoire intercommunal : application au territoire de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat en Sciences de l'Information et de la Communication, Université du Sud Toulon Var, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02597122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes, Données et Représentations Spatiales : Des éléments de sens dans l'élaboration d'un projet de territoire intercommunal. : Application au territoire de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Toulon, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012TOUL0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00744069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId538"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Maurel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'UMR TETIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-maurel-tetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5988-5446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">058869069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur en Chef des Ponts, des Eaux et des Forêts, Pierre Maurel est agri-géographe de formation et a un doctorat en Sciences de l’Information et de la Communication dans le champ de l’intelligence territoriale. Il travaille à Montpellier au sein de l’UMR TETIS depuis 1987 dans le domaine de la télédétection et de la géomatique appliquées à la gestion de l’environnement et au développement territorial. Ses recherches récentes portent sur les usages et les impacts de dispositifs d’information spatiale dans les processus de gouvernance et de développement territorial. Il a été directeur adjoint de l’UMR TETIS de 2010 à 2013 et directeur scientifique adjoint du Département Territoires d’Irstea de 2010 à 2017. Il a coordonné de 2013 à 2020 l’Equipex GEOSUD qui visait à développer une infrastructure de données spatiales en imagerie satellitaire au service des communautés nationales de la recherche et de l’action publique. Il est membre du bureau exécutif du pôle Theia depuis sa création et il a co-piloté en 2019 avec le CNES l’étude préfigurative du dispositif national DINAMIS. Dans la perspective de la création d’INRAE en 2020, il a co-réalisé en 2019 et 2020 avec Jean-Pierre Wigneron la mission commune INRA/Irstea sur la place de la télédétection dans le nouvel établissement. Depuis 2021, il dirige l’UMR TETIS et pilote le comité de gestion de la Maison de la Télédétection à Montpellier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts d'une infrastructure de données satellitaires : application à la gestion des coupes rases en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/3, pp.473-494. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.213.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collaborative Process in Environmental Projects, a Place-Based Coevolution Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (15), pp.8526. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13158526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining satellite images market stability using the Records theory: Evidence from French spatial data infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hoayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Khraibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Ghalayini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.61-82. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5311/josis.2021.22.711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions in estuary governance? Reflections and lessons from Australia, France and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.103704. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.103704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’information géospatiale dans les décisions d’aménagement du territoire : une expérimentation à partir de cartes d'occupation du sol à très haute résolution spatiale, et de cartes de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.17778. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.17778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Much Would You Pay for a Satellite Image?: Lessons Learned From French Spatial-Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hoayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.8-22. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2019.2941751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03604641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up a user-friendly remote sensing data infrastructure in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIM International (Geomatics Info Magazine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des impacts économiques d’une infrastructure de données spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 9 (2), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mto.009.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial data infrastructure management: A two-sided market approach for strategic reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infrastructure de recherche « Pôle de données et services pour le système Terre », à la pointe des techniques d’imagerie et de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Maudire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 94 (2), pp.8-13. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.094.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-silico analysis of information sharing systems for adaptable resources management: A case study of oyster farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pigozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/sesmo.2019a16166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrastructure de recherche « Pôle de données et services pour le système Terre », à la pointe des techniques d'imagerie et de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Huyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maudire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (94), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSUD, un grand équipement pour démocratiser l'accès à l'imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Recurrent Neural Networks for Winter Vegetation Quality Mapping via Multitemporal SAR Sentinel-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.464-468. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2794581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Cover Classification via Multitemporal Spatial Data by Deep Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupaquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (10), pp.1685-1689. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2017.2728698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les impacts des infrastructures de données géographiques (IDG) et des observatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pigache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.375 - 397. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires territoriaux : des outils de la société de la connaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.335-354. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing and pooling resources in common infrastructures is essential to accelerate research and diffusion of digital innovations in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crestey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposición metodológica para el análisis de la gobernanza territorial a partir de una experiencia francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Nougarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista geográfica de Valparaíso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (53), pp.23-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage, mutualisation et mise en commun : des dispositifs indispensables pour accélérer la recherche et la diffusion des innovations numériques en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crestey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la créativité en innovations dans l’organisation Petite et Moyenne : éléments d’une traduction communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Strasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la créativité en innovations dans l'organisation petite moyenne : élément d'une traduction communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Strasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.63-81. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.7.63-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading ecosystem services at the local scale through a territorial approach: the case of peri-urban agriculture in the Thau Lagoon, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupaquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/es-07694-200311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, intelligence et dispositifs de médiation pour des territoires hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTERRITOIRE for opinion mining related to land-use planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.25.11-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01109090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la co-construction d’un guide sur la gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’imagerie Pléiades à la gestion intégrée des zones côtières. Application au territoire de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupaquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pléiades days, 208 (n°special), pp.45-50. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.163-167. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3199/ISI.18.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01054924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an adapted LCA framework to environmental assessment of a territory: important learning points from a French Mediterranean case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la gouvernance territoriale ? Mise à l’épreuve d’une grille de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Nougaredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2014/1), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.16.65-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial information and communication arrangements: a contribution to territorial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emerging Trends in Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the LCA framework to environmental assessment in land planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (8), pp.1533-1548. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0588-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'information échappe à ses créateurs : le cas de l'artificialisation des terres agricoles en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.145-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial information & communication arrangements: a contribution to territorial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Roel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Emerging Trends in Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le concernement et l'engagement des acteurs de la planification locale : l'expérience du territoire de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57-58, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and methods for analysing the role of Information and Communication tools (IC-tools) in Social Learning processes for River Basin Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Craps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Valkering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.630-639. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2005.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syscolag: a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSCOLAG : a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSCOLAG: A T R A N S D I S C I P L I N A RY AND MULT I - S TA K E H O L D E R APPROACH TO WARDS INTEGRATED COASTA L A R E A M A N A G E M E N T. AN EXPERIMENT IN LANGUEDOC-ROUSSILLON (FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metadata Service for Integrated Management of Knowledges Related to Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (3), pp.419-429. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-005-6544-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Spatial data Infrastructures Based on Spatial Cognition: an Example for Integrated Coastal Zone Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies et métadonnées pour le partage d'information géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.199-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and Metadata for Sharing use of Geographical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (2), pp.199-217. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.14.199-216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des images à très haute résolution spatiale pour évaluer le risque d'inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, spécial Risques naturels et aménagement du territoire, pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un CD-ROM de démonstration sur l'apport de l'imagerie satellitale dans le domaine des grands périmètres irrigués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 151-152, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Pakistan, les images SPOT aident à la gestion de grands périmètres irrigués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOT Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des images satellites aux études d'avant-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 63, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite imagery contribution for cadastral / land registration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIM International (Geomatics Info Magazine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, February, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of remote sensing and GIS for the management of large irrigation projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL ADVANCES IN REMOTE SENSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2 (3), pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images satellites et systèmes d'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 258, pp.1140-1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing imagery and its contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Options Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, série A (4), pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des cultures irriguées par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 120, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection : une technique d`avant garde au service de l`aménagement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Langlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côteaux de Gascogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 78, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of middle infrared with visible and near infrared reflectance for monitoring wheat canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Podaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 26, pp.213-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la precision des cartes d’occupation du sol a la decision pour l’amenagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Aboueldahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Colloque international de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et agriculture : quelle structuration de la communauté nationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la diversité des valeurs et des fonctions de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodatadays 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs et enjeux des données spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du ces paysage "paysages et données satellitaires - vers une science de la durabilité au sud ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts socio-économiques des plateformes d'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoséminaire 2017 "La Géomatique pour la synergie entre les acteurs des Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et effets économiques des infrastructures de données géo-spatiales (IDGS) : quelques pistes de réflexion à partir de l'expérience de GEOSUD et de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Repenser les cartes à l'ère du Web: approches critiques et enjeux politiques, sociaux et économiques des données territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie satellitaire : un nouveau référentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle OPenIG "Référentiels : quelles innovations aujourd'hui et demain à l'heure du Big Data ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Carcassonne, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie recherche, action publique et secteur privé : pôle national Theia et Projet GEOSUD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L'espace : nouvel horizon pour l'entreprenariat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sfax, Tunisie. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bricolage des données ou la question du &amp;quot;big data manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Scholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Communication, organisation, société du savoir et information - congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAMIS : Dispositif Institutionnel National d'Approvisionnement Mutualisé en Imagerie Satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique COTITA Sud-Ouest "L'apport de l'imagerie satellitaire pour l'aménagement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ressources en observation de la terre pour les représentations des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres en Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets économiques des infrastructures de données géographiques. Exploration méthodologique et application à l’IDG SIG-LR en Languedoc-Roussillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pigache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEOSUD remote sensing data and services infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cantou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR platform: a new Irstea service as demand for SAR, interferometry, polarimetry and tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques de l’application GEOSUD/MAAF pour la détection des coupes rases en forêt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niang A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey-Valette H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Theia, « Géo information pour les surfaces continentales au service de la Recherche et des Politiques publiques » Agropolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ place identity and decision-making in a changing peri-urban environment: a case study of Wollondilly Shire Council</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2016, Houghton, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets économiques des infrastructures de données géographiques. Exploration méthodologique et application à l'IDG SIG-LR en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rey Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pigache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Québec, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience recherche : gestionnaire des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIGEO « Métiers et compétences en géomatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban areas as spaces of conflicting identities: the role of landscape and place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ISSRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Charleston, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geosud et Theia, « plateformes mutualisées pour la mise à disposition d'imagerie satellitaire et de services de traitements »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agreenium « Partage des données pour l'agriculture, l'alimentation et l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle thématique surfaces continentales THEIA : infrastructure de données pour les scientifiques et les acteurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine d'information au service des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pigache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agreenium « Partage des données pour l'agriculture, l'alimentation et l'environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooling resources for remote sensing development: the THEIA Land Data Centre and the GEOSUD Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSDR 127th Board of Delegates meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Winchester, United Kingdom. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Week, RSDI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géomatique dans les projets de territoire : l'exemple du bassin de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leviol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoséminaire 2015 "Géomatique et Territoires Intelligents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes d'aide à la décision en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2015 du Labex Agro - Agropolis Fondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Meteorology and Climatology of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Istanbul, Turkey. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services as a boundary object for incorporating local knowledge in normative spatial planning: preliminary findings from two case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘New Beliefs, New Values’ – Embedding a Heterodox Interpretation of the Ecosystem Services Concept in Local Environmental Planning and Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEE 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial intelligence: a network concept & an info-communication process framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Language and Communication: Research trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining territory-oriented LCA and GIS to provide an environmental baseline of a French Mediterranean land case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 19th LCA Case study symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rome, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the LCA framework to support land use planning policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle thématique surfaces continentales THEIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale: retour sur quinze années de recherches et de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation scientifique ‘Neptune’, 4e Carrt,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la co-construction d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.24 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs socio technique d’information et de communication à base spatiale : contribution à l’intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VSST’2012 (veille scientifique, stratégique et technologieà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux & Savoirs locaux : une médiation à organiser dans une démarche d’intelligence territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition des journées Management des Technologies Organisationnelles Workshop MTO’2012, Impact des réseaux numériques dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of data combining techniques for assessment of urban flood defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European conference on Flood Risk Management FLOODrisk2012, Rotterdam, NLD, 19-23 November 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands. pp.399-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale de territoires: apports, limites et adaptation du cadre méthodologique de l'Analyse du Cycle de Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Écologie Industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troyes, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial information and communication arrangements: a contribution to territorial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique (VSST'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ajaccio, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorial intelligence: a network concept & an info-communication process framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2012, Izmir, Turkey. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different data sources for assessment of urban flood defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. van den Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European conference on Flood Risk Management FLOODrisk2012, Rotterdam, NLD, 19-23 November 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands. pp.351-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des savoirs locaux et gouvernance territoriale multi-niveaux : regards croisés Nord / Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping Ethics - New trends in Cartography and Social Responsability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lausanne, Suisse. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires et gouvernance territoriale : une approche par la co-construction de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.284-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires et gouvernance territoriale : une approche par la co-construction de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du GIS Collège International des Sciences du Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et gouvernance territoriale : une analyse par les dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and their “water socio-footprint”: a dynamic socio-technical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities of the Future 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Water Environment Federation (WEF). Alexandria, USA., Mar 2010, Boston, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and their water socio-footprint: a dynamic socio-technical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cambridge, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et gouvernance territoriale : une analyse par les dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rey Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nougaredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010. Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier (analyser) la gouvernance territoriale ? Mise à l'épreuve d'une grille de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AISRE - ASRDLF 2010. Identité, Qualité et Compétitivité Territoriale. Développement économique et cohésion dans les Territoires alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d'analyse pour appréhender les innovations organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d’analyse pour appréhender les innovations organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par automate cellulaire de l'étalement urbain dans une zone méditerranéenne : Support pour une démarche participative d'aménagement du territoire de la région de l'étang de Thau Cellular automata simulation of urban sprawl in the Mediterranean zone: Support for participatory planning of the Thau area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RTP Paysage Environnement, Modélisation paysagère spatialisée : des approches dynamiques aux évaluations fonctionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage collectif pour décider de l'avenir du territoire de Thau : premiers retours d'une approche combinant politique publique et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OPDE 2008 (Les Outils pour Décider Ensemble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, representation & mediation in participatory land planning projects: 3D physical models artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, representation & mediation in participatory land planning projects : 3D physical models artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Annual Conference of Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, representation & mediation in participatory land planning projects: 3D physical models artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Conférence Internationale d'Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Research-Action Participative Land Planning Process. The SCOT de Thau (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "territorial intelligence and governance, participative action-research and territorial development", Observatorio Local de Empleo, Huelva, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action research in a participatory spatial planning process. The SCOT de Thau (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Felter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rey Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence and Governance, Huelva, ESP, 24-27 october 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l'Information Géographique pour l'élaboration du SCOT de Thau : premiers retours d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvènement 2007, Paris, 3-5 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS application for levee's management enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Geospatial Technologies Symposium, Denver, Colorado, USA, March 20-23, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and reasoning processes traceability for risk assesment : application to the french risk prevention plans (PPR) of snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) - General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS application for levees management enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroinformatics 2006, Nice, 4-8 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2399-2406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information pour la Gestion Intégrée des Zones Côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Divol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO: Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metadata Service for Managing Spatial Resources of Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS: Defining and Building a Marine and Coastal Spatial Data Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberdeen, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et mise en perspectivedes différents savoirs. Au-delà de l`illustration,les conditions d`une gestion concertée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvènement, Paris, 30 mars-1er avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition spatiale et gestion concertée de l'environnement : techniques d'enquêtes et exemples d'application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence québéco-française pour le développement de la Géomatique (CQFD), Québec, CAN, 21 mai-2 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface adaptable de requêtes pour un service de métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Divol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEGC: Extraction et Gestion des Connaissances (Etat et perspectives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour la gestion intégrée des zones côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "SAGEO'2005, Conference on Spatial Analysis and GEOmatics", Session : Risques, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Avignon, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIRS digue, un système d'information pour les gestionnaires locaux de digue, cas du SYMADREM et de l'AD-Isère-Drac-Romanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque technique CFGB MEDD, Sécurité des digues fluviales et de navigation, Orléans, 25-26 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.393-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles fonctions et quels usages pour les outils d'information géographique dans la gestion durable des hydrosystèmes continentaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires, Lille, 23-24 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.435-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SIRS for flood protection dikes management: from user`s needs to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Turpeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected problems of water engineering, Politecknika Krakowska Cemagref: results of cooperation, Krakow, POL, 9-11 October 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées et Information spatiale. Application à la gestion intégrée de la zone côtière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDN: Semaine du Document Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some methodological concept to analyse the role of IC-tools in Social Learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Craps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valkering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Learning processes iEMSs, Osnabrück, DEU, 14-17 june 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'Aide à la Conception de Systèmes d'Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GIS to support public participation and social learning for the Water Framework Directive. Perspectives from the HarmoniCOP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pahl Wostl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Geowater conferences, Budapest, 3-5 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d`aide à la conception de Systèmes d`Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA Agents Logiciels - Coopération Apprentissage - Activité humaine CNRS LIRMM UM2 Université de Pau, Montpellier, 17-18 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées et information spatiale. Application à la gestion intégrée de la zone côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du document numérique, La Rochelle, 21-25 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of processes of social learning for transboundary water management - Perspectives from the HaminiCOP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pahl Wostl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Craps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on integrated water management of transboundary catchments : a contribution from TRANSCAT, Venice, ITA, 24-26 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méta-données : pourquoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moyroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvènement, Paris, 4-6 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection à Très Haute Résolution Spatiale à l'étude du risque d'inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIRNAT, Sophia-Antipolis, 6-7 décembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour un bon usage des représentations spatiales au service de la communication dans le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvènement, Paris, 9-11 avril 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer un itinéraire méthodologique pour interagir autour de représentations spatiales : le cas d'une formation au diagnostic de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Cassini, Crozon, 19-20 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.133-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating floods in complex situations using 2-D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Farissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IAHR Congress, Pékin, CHN, 16-21 septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de structuration des métadonnées en géosciences : Spécificité de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique et espace rural Journées Cassini 2001, Montpellier, 26-28 septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations spatiales pour interagir sur les dynamiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique et espace rural Journées Cassini 2001, Montpellier, 26-28 septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.11-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de structuration des métadonnées en géosciences : Spécificité de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cassini' 2001 : Géomatique et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montpellier, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00281666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des zones endiguées : du diagnostic des ouvrages de protection à l`élaboration d`un Système d`Information à Référence Spatiale dédié aux gestionnaires. Exemple de la Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Nerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Fleuves 2001, Lyon, 6-8 juin 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et prototypage d'un SIRS générique pour aider à la gestion intégrée des zones fluviales endiguées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIRNAT 2000 Systèmes d`Information pour les Risques NATurels, Grenoble, 28 sept 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Grenoble, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing applied to irrigation system management : example of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURISY Colloquium on Satellite Observation for Sustainable Development in the Mediterranean Area ESA-ESRIN, Frascati, ITA, 2-3 October 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Italy. pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données SPOT pour l'aide à la gestion des grands périmètres irrigués au Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "D'une décennie de réalisations.. à une décennie de promesses" - International conference,Paris, 15-18 avril 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.501-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural land use mapping in Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'91 "Remote Sensing : Global Monitoring for Earth Management", Espoo, FIN, 3-6 June 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Finland. pp.355-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la complementarite du moyen infrarouge avec le visible et le proche infrarouge pour le suivi de la vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Podaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1985, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Télédétection à très haute résolution spatiale et analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.161, 2001, 2-85362-582-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du séminaire REGLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire REGLIS 3, Montpellier, 14-15 décembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.30, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des cultures irriguées par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Symposium EARSEL, Toulouse, 5-8 juin 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, France. pp.94, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures de données spatiales. Evaluation économique : concepts, méthodes et retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Quae, 118 p., 2022, 978-2-7592-3515-5. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3515-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures de données spatiales: Évaluation socio-économique: retours d'expérience, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel A Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-123, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brennan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.282, 2018, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'enquêtes : Actualité scientifique de la méthode et des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">laboratoire Image et Ville, pp.CD-Rom, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning together to manage together. Improving participation in water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Echavarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Enserink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephina Maestu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmonising Collaborative Planning (HarmoniCOP), pp.99, 2005, 3-00-016970-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 437 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.437, 2001, 2-7462-0252-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics à l'échelle de petites régions rurales : démarches, méthodes et sources d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fischesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dobremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.196, 1993, 2-85362-346-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et agro­écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diffusion de l'information à la négociation du sens : l'exemple de la quantification et de la qualification de la consommation des terres agricoles dans l'ancienne région Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.15, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte : une étude comparée sur la planification spatiale de l'artificialisation des sols en France et en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.34, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : de la donnée à l'intelligence collective sur les terres agricoles périurbaines : quels rôles pour l'information, les savoirs et l'action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.20, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les terres agricoles face à l'urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.10, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux autour des terres agricoles et des données pédologiques : point de vue opérationnel d'un service de l'État en région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.14, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du concept de services écosystémiques pour une évaluation participative du rôle des terres agricoles périurbaines dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Ruoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.30, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation des terres agricoles en Languedoc-Roussillon : système d'indicateurs et démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.22, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires territoriaux : un outil de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.231-238, 2017, Agricultures et défis du monde, 978-2-7592-2654-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie satellitaire : un outil pour les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection. Urbain et zones côtières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.109-144, 2016, Système terre-environnement, 978-1-78405-160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale dans le bassin de Thau : un observatoire pour penser et piloter l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.59-73, 2016, Update Sciences &amp; technologies, 978-2-7592-2407-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement comme espace d'hybridation de connaissances sur les eaux et sur les territoires (projet SURGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet Editions, pp.157-175, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction concertée d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torré; Dominique Vollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-86, 2015, 9782759224081 ET e-ISBN : 978-2-7592-2407-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction concertée d’un guide pour la mise en œuvre de la gouvernance territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndhia Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torre; Dominique Vollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, pp.75-86, 2015, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.torre.2015.01.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of territorial intelligence: the case of the Thau territory, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River basin management in the twenty-first century: understanding people and place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.446, 2014, 9781466579620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond IWRM: developing territorial intelligence at the local scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Roel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press (Taylor &amp; Francis). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Basin Management in the Twenty-First Century: People and Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-42, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond IWRM: developing territorial intelligence in the Thau territory, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River basin management in the twenty-first century: people and place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis Group, pp.22-41, 2014, 978-1-4665-7962-0. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17168-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond IWRM: The Role of Territorial Intelligence. The Case of the Thau Territory, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Roel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press (Taylor &amp; Francis). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Basin Management in the Twenty-First Century: People and Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.446-467, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 Levee inspection, assessment and risk attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Hemert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Neutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beullac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Levee Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIA, pp.299-394, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Territorial Intelligence: A Network Concept And An Info-Communication Process Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Research into Culture, Media, Communication and Socialization, Book of Proceedings International Symposium on Language and Communication: Exploring Novelties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et savoirs locaux dans une démarche d’intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des réseaux numériques dans les organisations. Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des mines, pp.95-106, 2013, Economie et gestion, : 978-2-35671-049-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata service for managing spatial resources of coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal and Marine Geospatial Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coastal Systems and Continental Margins (CSCM) (13), pp.3-16, 2010, 978-1-4020-9719-5. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9720-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems and diked areas: examples at the national, regional and local levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Halbecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Management of Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.193-214, 2008, 978-1-84821-046-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et carte socio-foncière dans des projets participatifs en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-317, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Adaptable de Requêtes pour un Service de Métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Divol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes : synthèse de l'atelier 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smektala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dulcire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale et gestion des ressources et des territoires ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations spatiales : concepts de base et éléments de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.75-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles spatiaux pour le développement territorial : vue d'ensemble d'une démarche en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné des représentations spatiales : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.411-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et zones endiquées : exemples au niveau national, régional et local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Halbecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion spatiale des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.227-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of remote sensing and its integration into geographic information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICID Guide on the use of remote sensing and GIS in irrigation and drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de la télédétection et de son intégration dans les systèmes d'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et systèmes d`information géographique en irrigation et drainage : guide méthodologique et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.15-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, representation & mediation in participatory land planning projects: 3D physical models artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-HR Phase 0 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebegue Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNES - Centre national d'études spatiales; CESBIO. 2022, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation socio-économique des Infrastructures de Données Spatiales. Retours d’expérience et recommandations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNES - Centre national d'études spatiales. 2020, 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin du projet de l'Equipex GEOSUD (GEOinformation for SUstainable Development) 2011-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR TETIS, 500 rue Jean-François Breton, 34000 Montpellier. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Télédétection INRAE-Irstea 2018-2019 - Rapport - Version finale - Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigneron J.-P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR TETIS, 500 rue Jean-François Breton, 34000 Montpellier; UMR 1391 ISPA - Interactions Sol Plante Atmosphere. 2019, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSUD EQUIPEX 2011-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2017, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping land cover on the Thau basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupaquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'activité : SilviLaser 2015 & RSDI workshop- ISPRS Geospatial Week 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining information for urban levee assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FloodProBE Project. Combining information for urban levee assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l’étude de cas Thau du projet SURGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la mise en oeuvre de la gouvernance en appui au développement durable des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2011, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions et instruments innovants pour la mise en ouvre de la Directive Cadre Européenne sur l'eau : Leçons pour le second cycle d'application de la DCE. Comparaison des trois cas étudiés et méthode de pré-tri (QuickScan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Borowski Maaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Report No 1 INNOVATIVE INSTRUMENTS AND INSTITUTIONS IN IMPLEMENTING THE WATER FRAMEWORK DIRECTIVE; INCEPTION REPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Interwies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Five: Innovative Instruments and institutions in implementing the water framework directive French case study report: implementing the WFD on the Thau basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2.3, IWRM-NET. 2009, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Report No 2.3 I-Five: Innovative Instruments and institutions in implementing the water framework directive french case study report : implementing the WFD on the Thau basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation and social learning in the Dordogne river basin France. Stakeholder workshop report, produced under Work Package 5 of the HarmoniCOP Project, EC contract n° EVK1-CT-2002-00120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'évaluation du rôle des technologies de l'information géographique pour la concertation dans des projets environnementaux : développement d'une méthode générique et application à des études de cas. Rapport final, programme &amp;quot;Concertation, Décision pour l'Environnement&amp;quot;, MEDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public participation in the Dordogne river basin management. Case study report produced under Work Package 5 of the HarmoniCOP Project, EC contract n° EVK1-CT-2002-00120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social learning pool of questions. An instrument to diagnose social learning and IC-tools in European river basin management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Craps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public participation and the European Water Framework Directive. Role of information and communication tools. WP3 report of the HarmoniCOP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'évaluation des risques pour les zones vulnérables protégées par des digues de défense contre les crues: contribution des systèmes d'Information à références spatiales (S.I.R.S.), réalisation d'une maquette de SIRS sur le val de Cisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chryat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2000, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'inventaire des images satellites existantes dans la vallée du fleuve Sénégal. Revue des activités de suivi par télédétection. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1997, pp.33 + ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG, télédétection et traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1992, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et occupation du sol - Casier 1 du périmètre d'irrigation de BRL, Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1990, pp.100 env</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et occupation du sol. Casier 1 du périmètre d' irrigation de BRL - Nîmes- Volet 2 : classifications basées sur les limites du parcellaire. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1990, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des cultures irriguées par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1990, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des images satellites et produits utilisables dans les projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1989, 80 p.env</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la complementarite de l'infrarouge moyen avec le visible et le proche infrarouge. Recherche de la bande spectrale du moyen infrarouge la mieux adaptee pour le suivi de la vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Podaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNES--85/8044, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes, données et représentations spatiales : des éléments de sens dans l’élaboration d’un projet de territoire intercommunal : application au territoire de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat en Sciences de l'Information et de la Communication, Université du Sud Toulon Var, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02597122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes, Données et Représentations Spatiales : Des éléments de sens dans l'élaboration d'un projet de territoire intercommunal. : Application au territoire de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Toulon, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012TOUL0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00744069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId538"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57C6EC01"/>
+    <w:nsid w:val="8AC40C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-maurel-tetis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5988-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058869069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Jabbour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Ghalayini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/josis.2021.22.711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0473" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Daniell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Plant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pilbeam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03604641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2941751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.009.0027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.10.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631HPH08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Papineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.2019a16166" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maudire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2794581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupaquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2728698" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miellet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pigache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tisseyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tisseyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertacchini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strasser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Deprez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.7.63-81" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Ruoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupaquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-07694-200311" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;prez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bouchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.11-34" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strasser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0JX3FM1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.65-89" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbrosse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062013v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0588-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Scholz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plant Roel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Craps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Valkering" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2005.12.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Libourel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-005-6544-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZH7VJTMQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108576v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.14.199-216" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P8BJCW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586264v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahlou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586259v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Langlet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938970v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107024v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609613v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sempere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609349v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Scholtz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. May&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609604v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cantou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Ngo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang A." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605518v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miellet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pigache" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacobs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609606v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605533v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609605v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601157v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Faure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601920v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stoll" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609609v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leviol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609607v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605529v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598766v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600048v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Combeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600047v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599003v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803810v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pinto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091388v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091379v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Meij" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. van den Ham" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Morris" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605633v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597604v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091384v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Augusseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cheylan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353320v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602632v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nougaredes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621169v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757132v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758368v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595940v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985639v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088516v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468558v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591200v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chery" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468559v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590084v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589118v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roussillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587923v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moins" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411259v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnett" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106094v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Divol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586275v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587780v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587777v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583942v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrands" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Craps" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valkering" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108852v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turpeaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001239v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587922v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pahl Wostl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586277v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583400v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586370v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouwen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587786v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinhas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582784v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586278v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586279v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586276v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piveteau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586281v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Nerard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580080v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580081v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281666v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579952v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farissier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586280v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576113v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strosser" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583408v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580253v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783230v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579973v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579706v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575517v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720896v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3515-5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608586v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brennan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731056v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Echavarren" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Enserink" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kranz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephina Maestu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832258v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piveteau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579826v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576227v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malavieille" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischesser" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608587v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608591v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608588v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prior" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608593v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clarimont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiaumond" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608592v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608590v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607254v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cattan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605514v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonneau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605516v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605513v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/UTILIS~1/AppData/Local/Temp/extrait_partenariats-pour-le-developpement-territor.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141230v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.torre.2015.01.0075" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082050v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605509v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Squires" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601220v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17168-4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082172v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082451v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598621v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598906v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Hemert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neutz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591216v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Halbecq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582586v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106093v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583764v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smektala" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dulcire" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582584v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582597v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582585v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582583v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586288v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586287v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354741v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643411v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thierry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebegue Laurent" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225085v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841965v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841971v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609353v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605839v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607531v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600355v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morris" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600694v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597652v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485481v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594059v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borowski Maaser" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592480v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridder" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Interwies" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699763v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594104v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587916v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Bourhis" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587921v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587789v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587919v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587917v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579945v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chryat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603230v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603208v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603228v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603205v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguette" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603202v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603582v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857265v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597122v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00744069v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOUL0005" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-maurel-tetis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5988-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058869069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Jabbour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Ghalayini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/josis.2021.22.711" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Daniell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Plant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pilbeam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03604641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2941751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.009.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.10.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631HPH08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Papineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.2019a16166" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maudire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2794581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupaquier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2728698" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miellet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pigache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tisseyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tisseyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strasser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;prez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bouchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertacchini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strasser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Deprez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.7.63-81" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Ruoso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupaquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Roche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-07694-200311" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.11-34" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601219v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbrosse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.125" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0JX3FM1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.65-89" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0588-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Scholz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plant Roel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Craps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Valkering" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2005.12.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03228760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey-Valette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Libourel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-005-6544-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZH7VJTMQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108576v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.14.199-216" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P8BJCW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586264v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahlou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586247v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586259v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Langlet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938970v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973831v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609614v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Scholtz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. May&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609611v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sempere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609604v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cantou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604475v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Ngo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050944v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang A." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605527v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacobs" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605518v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miellet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pigache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609607v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609606v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609603v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stoll" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609608v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leviol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609609v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601335v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605529v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598766v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600048v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Combeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600047v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091384v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803810v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pinto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091388v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091379v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Meij" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. van den Ham" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Morris" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598268v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605633v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Augusseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cheylan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353320v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757132v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602632v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nougaredes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621169v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468559v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985639v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590084v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589118v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roussillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587923v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moins" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411259v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnett" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106094v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Divol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586275v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587780v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587777v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587920v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinhas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583037v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turpeaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001239v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583942v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrands" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Craps" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valkering" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108852v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587922v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pahl Wostl" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583400v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586277v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586370v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouwen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586278v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582784v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586279v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586276v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piveteau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579952v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farissier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580080v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580081v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281666v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586281v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Nerard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586280v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576113v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strosser" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583408v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580253v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783230v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579973v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579706v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575517v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720896v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3515-5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608586v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brennan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731056v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Echavarren" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Enserink" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kranz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephina Maestu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832258v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piveteau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579826v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576227v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malavieille" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischesser" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608591v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608588v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prior" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608593v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clarimont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiaumond" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608592v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608590v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607254v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cattan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605516v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonneau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605514v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605513v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/UTILIS~1/AppData/Local/Temp/extrait_partenariats-pour-le-developpement-territor.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141230v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.torre.2015.01.0075" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605509v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Squires" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082050v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601220v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17168-4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082172v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598906v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Hemert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neutz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082451v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598621v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591216v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Halbecq" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582586v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106093v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583764v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smektala" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dulcire" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582585v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582583v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582584v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582597v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586288v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586287v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354741v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643411v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thierry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebegue Laurent" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225085v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841965v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841971v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609353v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605839v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607531v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600355v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morris" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600694v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597652v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485481v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594059v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borowski Maaser" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592480v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridder" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Interwies" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699763v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594104v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587916v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Bourhis" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587921v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587789v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587917v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587919v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579945v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chryat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603230v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603208v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603205v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguette" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603228v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603202v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603582v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857265v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597122v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00744069v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOUL0005" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>