--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -230,261 +230,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966577v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Graph Convolutional Network on Brain Structure and Function in Adolescent Anxiety and Depression</w:t>
+                <w:t xml:space="preserve">On the validity of fMRI mega-analyses using data processed with different pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dam</w:t>
+                <w:t xml:space="preserve">Elodie Germani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+                <w:t xml:space="preserve">Xavier Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Coloigner</w:t>
+                <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.617-629. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2025.3577354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764608v1</w:t>
+                <w:t xml:space="preserve">inserm-04466478v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of fMRI mega-analyses using data processed with different pipelines</w:t>
+                <w:t xml:space="preserve">Multimodal Graph Convolutional Network on Brain Structure and Function in Adolescent Anxiety and Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Germani</w:t>
+                <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rolland</w:t>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maumet</w:t>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.617-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2025.3577354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04466478v4</w:t>
+                <w:t xml:space="preserve">hal-04764608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG-fMRI neurofeedback versus motor imagery after stroke, a randomized controlled trial</w:t>
               </w:r>
@@ -604,90 +604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCP Multi-Pipeline: a derived dataset to investigate analytical variability in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Germani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -738,51 +738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating lesion-specific preprocessing pipelines for rs-fMRI in stroke patients: Impact on functional connectivity and behavioral prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,64 +985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Brain Connectivity and Treatment Improvement in Mood Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,261 +1217,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03214269v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition duration in resting-state arterial spin labeling. How long is enough?</w:t>
+                <w:t xml:space="preserve">A sparse EEG-informed fMRI model for hybrid EEG-fMRI neurofeedback prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+                <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00598⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.01451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02129799v2</w:t>
+                <w:t xml:space="preserve">inserm-02090676v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sparse EEG-informed fMRI model for hybrid EEG-fMRI neurofeedback prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Cury</w:t>
+                <w:t xml:space="preserve">Acquisition duration in resting-state arterial spin labeling. How long is enough?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13, </w:t>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.01451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02090676v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02129799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-Based Super-Resolution of Arterial Spin Labeling Magnetic Resonance Images</w:t>
               </w:r>
@@ -1496,51 +1496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 189, pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1587,51 +1587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Electrodes Detection during simultaneous EEG/fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,90 +1838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An a contrario approach for the detection of patient-specific brain perfusion abnormalities with arterial spin labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrishikesh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2059,90 +2059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of the cerebral blood flow in arterial spin labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (5), pp.497 - 504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2310,51 +2310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific detection of perfusion abnormalities combining within-subject and between-subject variances in Arterial Spin Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 81C, pp.121-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2666,51 +2666,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2719,51 +2719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,441 +2825,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de neurones convolutifs sur graphes multimodal pour l'étude de la structure et de la fonction cérébrales dans l'anxiété et la dépression à l'adolescence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rééducation motrice post-AVC par neurofeedback EEG-IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABM 2025 - 3ème édition du Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">SFRMBM 2025 - 7ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905297v1</w:t>
+                <w:t xml:space="preserve">inserm-05576211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Use of Thermal Neurofeedback</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+                <w:t xml:space="preserve">Réseau de neurones convolutifs sur graphes multimodal pour l'étude de la structure et de la fonction cérébrales dans l'anxiété et la dépression à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">IABM 2025 - 3ème édition du Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607599v3</w:t>
+                <w:t xml:space="preserve">hal-04905297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Thermal Feedback in Brain-Computer Interface User Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Wavelet Packets for the Classification of Brain Data in Anxiety and Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European conference on signal processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3278,3181 +3278,3306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSP-DERIVED BRAIN FEATURES FOR CLASSIFICATION IN ANXIETY AND DEPRESSION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dam</w:t>
+                <w:t xml:space="preserve">Introducing the Use of Thermal Neurofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024 - 21st IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770983v2</w:t>
+                <w:t xml:space="preserve">hal-04607599v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multimodal EEG-fNIRS neurofeedback for motor imagery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+                <w:t xml:space="preserve">GSP-DERIVED BRAIN FEATURES FOR CLASSIFICATION IN ANXIETY AND DEPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rtFIN 2024 - Real-Time Functional Imaging and Neurofeedback meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">ISBI 2024 - 21st IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834285v2</w:t>
+                <w:t xml:space="preserve">hal-04770983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient fmri data re-use: can we run between-group analyses with datasets processed differently with spm ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rolland</w:t>
+                <w:t xml:space="preserve">Evaluation of multimodal EEG-fNIRS neurofeedback for motor imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille O Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Calcutta, India. pp.1-4</w:t>
+              <w:t xml:space="preserve">rtFIN 2024 - Real-Time Functional Imaging and Neurofeedback meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607384v1</w:t>
+                <w:t xml:space="preserve">hal-04834285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional interplay in anxiety related classification: a graph signal processing approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Orrù</w:t>
+                <w:t xml:space="preserve">Towards efficient fmri data re-use: can we run between-group analyses with datasets processed differently with spm ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Coloigner</w:t>
+                <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Calcutta, India. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450470v1</w:t>
+                <w:t xml:space="preserve">hal-03607384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 1D and 2D visualisation on EEG-fMRI neurofeedback training during a motor imagery task.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+                <w:t xml:space="preserve">Structural and functional interplay in anxiety related classification: a graph signal processing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Orrù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2020 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02489459v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we learn from coupling EEG-fMRI to enhance neuro-feedback in EEG only?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Impact of 1D and 2D visualisation on EEG-fMRI neurofeedback training during a motor imagery task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2019 - Annual Meeting Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">ISBI 2020 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02074623v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02489459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating an optimal duration of acquisition in resting-state ASL</w:t>
+                <w:t xml:space="preserve">Can we learn from coupling EEG-fMRI to enhance neuro-feedback in EEG only?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+                <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-3</w:t>
+              <w:t xml:space="preserve">OHBM 2019 - Annual Meeting Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02150255v1</w:t>
+                <w:t xml:space="preserve">inserm-02074623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning bi-modal EEG-fMRI neurofeedback to improve neurofeedback in EEG only</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Cury</w:t>
+                <w:t xml:space="preserve">Investigating an optimal duration of acquisition in resting-state ASL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Functional Imaging and Neurofeedback</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02368720v1</w:t>
+                <w:t xml:space="preserve">inserm-02150255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-state ASL : Toward an optimal sequence duration</w:t>
+                <w:t xml:space="preserve">Learning bi-modal EEG-fMRI neurofeedback to improve neurofeedback in EEG only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
+                <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Functional Imaging and Neurofeedback</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Maastricht, Netherlands. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/599589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01935089v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02368720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Electrodes Detection during simultaneous EEG/fMRI acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Fleury</w:t>
+                <w:t xml:space="preserve">Resting-state ASL : Toward an optimal sequence duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874815v1</w:t>
+                <w:t xml:space="preserve">inserm-01935089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal EEG and fMRI Source Estimation Using Sparse Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saman Noorzadeh</w:t>
+                <w:t xml:space="preserve">Automatic Electrodes Detection during simultaneous EEG/fMRI acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsel Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2017 - 20th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66182-7_51⟩</w:t>
+              <w:t xml:space="preserve">ISMRM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/395806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586495v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch-based super-resolution for arterial spin labeling MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Meurée</w:t>
+                <w:t xml:space="preserve">Multi-modal EEG and fMRI Source Estimation Using Sparse Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Noorzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Bannier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 25th Annual Meeting &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2017 - 20th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Quebec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66182-7_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01558183v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetrical EEG-FMRI Imaging by Sparse Regularization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Patch-based super-resolution for arterial spin labeling MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meurée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM 25th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170889v1</w:t>
+                <w:t xml:space="preserve">inserm-01558183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Dictionary Learning For Competitive Classification Of Multiple Sclerosis Lesions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hrishikesh Deshpande</w:t>
+                <w:t xml:space="preserve">Symmetrical EEG-FMRI Imaging by Sparse Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121110v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Multiple Sclerosis Lesions using Sparse Representations and Dictionary Learning</w:t>
+                <w:t xml:space="preserve">Adaptive Dictionary Learning For Competitive Classification Of Multiple Sclerosis Lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrishikesh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Sparsity Techniques in Medical Imaging (STMI), MICCAI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087339v1</w:t>
+                <w:t xml:space="preserve">hal-01121110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An a contrario approach for the detection of activated brain areas in fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Maumet</w:t>
+                <w:t xml:space="preserve">Detection of Multiple Sclerosis Lesions using Sparse Representations and Dictionary Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrishikesh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3260</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Sparsity Techniques in Medical Imaging (STMI), MICCAI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00784860v1</w:t>
+                <w:t xml:space="preserve">hal-01087339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust perfusion maps in Arterial Spin Labeling by means of M-estimators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An a contrario approach for the detection of activated brain areas in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3037</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00784862v1</w:t>
+                <w:t xml:space="preserve">inserm-00784860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Cerebral Blood Flow Map Estimation in Arterial Spin Labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Robust perfusion maps in Arterial Spin Labeling by means of M-estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimodal Brain Image Analysis (MBIA), held in conjunction with MICCAI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.215-224</w:t>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00724974v1</w:t>
+                <w:t xml:space="preserve">inserm-00784862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contrario detection of focal brain perfusion abnormalities based on an Arterial Spin Labeling template</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Robust Cerebral Blood Flow Map Estimation in Arterial Spin Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1176-1179</w:t>
+              <w:t xml:space="preserve">International Workshop on Multimodal Brain Image Analysis (MBIA), held in conjunction with MICCAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00677106v1</w:t>
+                <w:t xml:space="preserve">inserm-00724974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using negative signal in mono-TI pulsed arterial spin labeling to outline pathological increases in arterial transit times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A contrario detection of focal brain perfusion abnormalities based on an Arterial Spin Labeling template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM Scientific Workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.42</w:t>
+              <w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1176-1179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00767119v1</w:t>
+                <w:t xml:space="preserve">inserm-00677106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive framework for the detection of individual brain perfusion abnormalities using Arterial Spin Labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Using negative signal in mono-TI pulsed arterial spin labeling to outline pathological increases in arterial transit times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.542-549</w:t>
+              <w:t xml:space="preserve">ISMRM Scientific Workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00720593v1</w:t>
+                <w:t xml:space="preserve">inserm-00767119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A comprehensive framework for the detection of individual brain perfusion abnormalities using Arterial Spin Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM scientific workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Netherlands. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.542-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00767115v1</w:t>
+                <w:t xml:space="preserve">inserm-00720593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Matched Filter for Cerebral Blood Flow Quantification with ASL: sampling diversity or repetition?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Yu</w:t>
+                <w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miccai Workshop on Sparsity Techniques in Medical Imaging (STMI'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.0-0</w:t>
+              <w:t xml:space="preserve">ISMRM scientific workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Netherlands. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762774v1</w:t>
+                <w:t xml:space="preserve">inserm-00767115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de textures localement parallèles par un espace de Hilbert adapté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Matched Filter for Cerebral Blood Flow Quantification with ASL: sampling diversity or repetition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Miccai Workshop on Sparsity Techniques in Medical Imaging (STMI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392267v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Parallel Textures Modeling with Adapted Hilbert Spaces</w:t>
+                <w:t xml:space="preserve">Extraction de textures localement parallèles par un espace de Hilbert adapté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392270v1</w:t>
+                <w:t xml:space="preserve">hal-00392267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D model fitting for facial expression analysis under uncontrolled imaging conditions</w:t>
+                <w:t xml:space="preserve">Locally Parallel Textures Modeling with Adapted Hilbert Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bonn, Germany. pp.429-442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03641-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835088v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-Based Shape Statistics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D model fitting for facial expression analysis under uncontrolled imaging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Keriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00608087v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Landmarks and Level Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance-Based Shape Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Keriven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2006, 18th International Conference on Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.979⟩</w:t>
+              <w:t xml:space="preserve">31st International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.V925-V928, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1661428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00608094v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00608087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconciling Landmarks and Level Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Keriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPR 2006, 18th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hong-Kong, China. pp.69-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00608094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic Shapes Average</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Variational and Level-Sets Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00608077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6462,51 +6587,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal EEG-fNIRS neurofeedback for motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille O Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6551,450 +6676,450 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2025 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France. Unpublished, pp.1-1, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22347.71208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic algorithm applied to hyperparameter selection for fMRI neurofeedback scores prediction from EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2024 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving portability of bimodal neurofeedback: predicting NF-fMRI scores from EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2023 - Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la portabilité du neurofeedback bimodal : prédire par apprentissage automatique les scores NF-IRMf à partir des signaux EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNN-LSTM neural network for predicting fMRI neurofeedback scores from EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rtFIN 2022 - Real-time Functional Imaging and Neurofeedback</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, New Haven, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7004,176 +7129,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : les terres agricoles face à l'urbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Plant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les terres agricoles face à l'urbanisation : de la donnée à l'action, quels rôles pour l'information ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.10, 2018, Update Sciences &amp; technologies, 978-2-7592-2922-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations of Shape Metrics and Application to Shape Warping and Empirical Shape Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7209,83 +7334,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krim, Hamid and Yezzi, Anthony. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Analysis of Shapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birkhäuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.363--395, 2006, 978-0-8176-4481-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-8176-4481-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7295,117 +7420,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fMRI neurofeedback score prediction from EEG signals: genetic algorithm applied to hyperparameter selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7415,65 +7540,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-Specific Detection of Perfusion Abnormalities Combining Within- and Between-Subject Variances in ASL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7481,208 +7606,208 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8216, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying CBF from Arterial Spin Labeling via Diverse-TI: sampling diversity or repetitions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8258, INRIA Rennes - Bretagne Atlantique; INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling landmarks and level sets: geometric shape warping and matching using generalized gradients and correspondence-augmented implicit representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7708,51 +7833,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Keriven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5726, INRIA. 2006, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7762,100 +7887,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape gradients, shape warping and medical application to facial expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris-Diderot - Paris VII, 2008. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00368350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7865,91 +7990,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Image Analysis, Arterial Spin Labeling Perfusion Images and Joint EEG-fMRI Neurofeedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer science. Université de Rennes 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03273931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7959,151 +8084,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM Scientific Workshop: Perfusion MRI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8250,51 +8375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966577v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prampart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331177." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2025.3577354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04466478v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01598-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04356768v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05247-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04515217v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2023.0063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03214269v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.644278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129799v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00598" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090676v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01451" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01880726v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meur&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2018.00031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01480156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Carass" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehashis Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amod Jog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Cuzzocreo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Magrath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.12.064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01291748v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151695v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Deshpande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.05.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01080106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raoult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Neyton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.006080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9966-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607599v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Jeune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770983v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834285v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03450470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orr&#249;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489459v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599589" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01935089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/395806" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Noorzadeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66182-7_51" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01558183v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362708" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784860v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784862v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767115v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1661428" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608094v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.979" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608077v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22347.71208" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04529036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-03273931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966577v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prampart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331177." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04466478v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00522" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2025.3577354" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01598-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04356768v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05247-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04515217v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2023.0063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03214269v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.644278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090676v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129799v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01880726v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meur&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2018.00031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01480156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Carass" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehashis Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amod Jog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Cuzzocreo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Magrath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.12.064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01291748v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151695v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Deshpande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.05.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01080106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raoult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Neyton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.006080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9966-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05576211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Jeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607599v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770983v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834285v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03450470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orr&#249;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489459v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599589" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01935089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/395806" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Noorzadeh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66182-7_51" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01558183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362708" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1661428" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608094v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.979" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22347.71208" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04529036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798824v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-03273931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>