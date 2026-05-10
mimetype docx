--- v1 (2026-04-08)
+++ v2 (2026-05-10)
@@ -100,157 +100,157 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effects of multimodal EEG-fNIRS neurofeedback for motor imagery: An experimental platform and study protocol</w:t>
+                <w:t xml:space="preserve">Evaluating lesion-specific preprocessing pipelines for rs-fMRI in stroke patients: Impact on functional connectivity and behavioral prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille O Muller</w:t>
+                <w:t xml:space="preserve">Alix Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prampart</w:t>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bannier</w:t>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0331177.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966577v3</w:t>
+                <w:t xml:space="preserve">hal-05115858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity of fMRI mega-analyses using data processed with different pipelines</w:t>
               </w:r>
@@ -262,51 +262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Germani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -379,579 +379,579 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.617-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSIPN.2025.3577354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG-fMRI neurofeedback versus motor imagery after stroke, a randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the effects of multimodal EEG-fNIRS neurofeedback for motor imagery: An experimental platform and study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille O Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Butet</w:t>
+                <w:t xml:space="preserve">Thomas Prampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Fleury</w:t>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Duché</w:t>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bannier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12984-025-01598-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0331177.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007645v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966577v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCP Multi-Pipeline: a derived dataset to investigate analytical variability in fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Germani</w:t>
+                <w:t xml:space="preserve">EEG-fMRI neurofeedback versus motor imagery after stroke, a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05247-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-025-01598-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04356768v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating lesion-specific preprocessing pipelines for rs-fMRI in stroke patients: Impact on functional connectivity and behavioral prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">HCP Multi-Pipeline: a derived dataset to investigate analytical variability in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Germani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05247-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05115858v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04356768v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fMRIStroke: A preprocessing pipeline for fMRI Data from Stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (103), pp.6636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1037,51 +1037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain connectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (4), pp.239-251. </w:t>
@@ -1132,64 +1132,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning-based localization of EEG electrodes within MRI acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,51 +1236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sparse EEG-informed fMRI model for hybrid EEG-fMRI neurofeedback prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1353,64 +1353,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition duration in resting-state arterial spin labeling. How long is enough?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1470,51 +1470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-Based Super-Resolution of Arterial Spin Labeling Magnetic Resonance Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meurée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,103 +1574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Electrodes Detection during simultaneous EEG/fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Fleury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Barillot</w:t>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsel Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in information and communication technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 5, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1851,51 +1851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An a contrario approach for the detection of patient-specific brain perfusion abnormalities with arterial spin labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,51 +1968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Multiple Sclerosis Lesions using Adaptive Dictionary Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrishikesh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2072,51 +2072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of the cerebral blood flow in arterial spin labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,64 +2189,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemodynamic Quantification in Brain Arteriovenous Malformations With Time-Resolved Spin-Labeled Magnetic Resonance Angiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Neyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2323,51 +2323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific detection of perfusion abnormalities combining within-subject and between-subject variances in Arterial Spin Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,51 +2440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Parallel Texture Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,51 +2557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Gradients: Priors on Minimization Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,90 +2706,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2831,103 +2831,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééducation motrice post-AVC par neurofeedback EEG-IRMf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM 2025 - 7ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
@@ -2982,64 +2982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - 3ème édition du Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3058,631 +3058,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Thermal Feedback in Brain-Computer Interface User Training</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of multimodal EEG-fNIRS neurofeedback for motor imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille O Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">rtFIN 2024 - Real-Time Functional Imaging and Neurofeedback meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607598v1</w:t>
+                <w:t xml:space="preserve">hal-04834285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Wavelet Packets for the Classification of Brain Data in Anxiety and Depression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring Thermal Feedback in Brain-Computer Interface User Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European conference on signal processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683535v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Use of Thermal Neurofeedback</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Graph Wavelet Packets for the Classification of Brain Data in Anxiety and Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European conference on signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607599v3</w:t>
+                <w:t xml:space="preserve">hal-04683535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSP-DERIVED BRAIN FEATURES FOR CLASSIFICATION IN ANXIETY AND DEPRESSION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introducing the Use of Thermal Neurofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Savalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024 - 21st IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770983v2</w:t>
+                <w:t xml:space="preserve">hal-04607599v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multimodal EEG-fNIRS neurofeedback for motor imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille O Muller</w:t>
+                <w:t xml:space="preserve">GSP-DERIVED BRAIN FEATURES FOR CLASSIFICATION IN ANXIETY AND DEPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prampart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rtFIN 2024 - Real-Time Functional Imaging and Neurofeedback meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">ISBI 2024 - 21st IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834285v2</w:t>
+                <w:t xml:space="preserve">hal-04770983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards efficient fmri data re-use: can we run between-group analyses with datasets processed differently with spm ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,64 +3733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional interplay in anxiety related classification: a graph signal processing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Orrù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3828,90 +3828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of 1D and 2D visualisation on EEG-fMRI neurofeedback training during a motor imagery task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2020 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.1-4</w:t>
@@ -3953,51 +3953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we learn from coupling EEG-fMRI to enhance neuro-feedback in EEG only?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,64 +4061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating an optimal duration of acquisition in resting-state ASL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4169,64 +4169,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning bi-modal EEG-fMRI neurofeedback to improve neurofeedback in EEG only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,64 +4299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resting-state ASL : Toward an optimal sequence duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,90 +4394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Electrodes Detection during simultaneous EEG/fMRI acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsel Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4537,51 +4537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal EEG and fMRI Source Estimation Using Sparse Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saman Noorzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,64 +4667,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-based super-resolution for arterial spin labeling MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meurée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4892,51 +4892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Dictionary Learning For Competitive Classification Of Multiple Sclerosis Lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrishikesh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4987,51 +4987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Multiple Sclerosis Lesions using Sparse Representations and Dictionary Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrishikesh Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5082,51 +5082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An a contrario approach for the detection of activated brain areas in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust perfusion maps in Arterial Spin Labeling by means of M-estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5279,325 +5279,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00784862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Cerebral Blood Flow Map Estimation in Arterial Spin Labeling</w:t>
+                <w:t xml:space="preserve">A contrario detection of focal brain perfusion abnormalities based on an Arterial Spin Labeling template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimodal Brain Image Analysis (MBIA), held in conjunction with MICCAI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.215-224</w:t>
+              <w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1176-1179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00724974v1</w:t>
+                <w:t xml:space="preserve">inserm-00677106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contrario detection of focal brain perfusion abnormalities based on an Arterial Spin Labeling template</w:t>
+                <w:t xml:space="preserve">Robust Cerebral Blood Flow Map Estimation in Arterial Spin Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1176-1179</w:t>
+              <w:t xml:space="preserve">International Workshop on Multimodal Brain Image Analysis (MBIA), held in conjunction with MICCAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00677106v1</w:t>
+                <w:t xml:space="preserve">inserm-00724974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using negative signal in mono-TI pulsed arterial spin labeling to outline pathological increases in arterial transit times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5648,51 +5648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive framework for the detection of individual brain perfusion abnormalities using Arterial Spin Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5756,51 +5756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,51 +5864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive Matched Filter for Cerebral Blood Flow Quantification with ASL: sampling diversity or repetition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5959,51 +5959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de textures localement parallèles par un espace de Hilbert adapté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6054,51 +6054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Parallel Textures Modeling with Adapted Hilbert Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6158,51 +6158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D model fitting for facial expression analysis under uncontrolled imaging conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6279,51 +6279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-Based Shape Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling Landmarks and Level Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6487,51 +6487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Shapes Average</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6601,103 +6601,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal EEG-fNIRS neurofeedback for motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille O Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Prampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2025 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France. Unpublished, pp.1-1, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2024 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6852,51 +6852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2023 - Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6947,51 +6947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7042,51 +7042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rtFIN 2022 - Real-time Functional Imaging and Neurofeedback</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, New Haven, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7307,51 +7307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krim, Hamid and Yezzi, Anthony. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Analysis of Shapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7460,51 +7460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7548,280 +7548,280 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Specific Detection of Perfusion Abnormalities Combining Within- and Between-Subject Variances in ASL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantifying CBF from Arterial Spin Labeling via Diverse-TI: sampling diversity or repetitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8216, INRIA. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8258, INRIA Rennes - Bretagne Atlantique; INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781247v1</w:t>
+                <w:t xml:space="preserve">hal-00799718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying CBF from Arterial Spin Labeling via Diverse-TI: sampling diversity or repetitions ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Patient-Specific Detection of Perfusion Abnormalities Combining Within- and Between-Subject Variances in ASL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8258, INRIA Rennes - Bretagne Atlantique; INRIA. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8216, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799718v1</w:t>
+                <w:t xml:space="preserve">hal-00781247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling landmarks and level sets: geometric shape warping and matching using generalized gradients and correspondence-augmented implicit representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7901,51 +7901,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape gradients, shape warping and medical application to facial expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris-Diderot - Paris VII, 2008. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8004,51 +8004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Image Analysis, Arterial Spin Labeling Perfusion Images and Joint EEG-fMRI Neurofeedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer science. Université de Rennes 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8111,51 +8111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8375,51 +8375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966577v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prampart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331177." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04466478v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00522" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2025.3577354" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01598-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04356768v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05247-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04515217v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2023.0063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03214269v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.644278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090676v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129799v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01880726v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meur&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2018.00031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01480156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Carass" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehashis Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amod Jog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Cuzzocreo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Magrath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.12.064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01291748v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151695v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Deshpande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.05.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01080106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raoult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Neyton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.006080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9966-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05576211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Jeune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607599v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770983v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834285v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03450470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orr&#249;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489459v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599589" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01935089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/395806" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Noorzadeh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66182-7_51" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01558183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362708" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1661428" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608094v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.979" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22347.71208" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04529036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798824v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-03273931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04466478v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00522" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2025.3577354" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966577v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prampart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331177." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01598-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04356768v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05247-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04515217v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2023.0063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03214269v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.644278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090676v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129799v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01880726v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meur&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2018.00031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01480156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Carass" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehashis Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amod Jog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Cuzzocreo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Magrath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.12.064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01291748v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151695v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Deshpande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.05.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01080106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raoult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Neyton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.114.006080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9966-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05576211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834285v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Jeune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607599v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770983v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03450470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orr&#249;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489459v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599589" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01935089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/395806" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Noorzadeh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66182-7_51" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01558183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362708" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1661428" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608094v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.979" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22347.71208" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04529036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798824v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-03273931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>