--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -84,4911 +84,5041 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of ethanol to reduce grapevine transpiration</w:t>
+                <w:t xml:space="preserve">The cold truth: low temperature exclusion biases accurate estimation of base temperature but has limited impact on optimum and ceiling temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neila Ait Kaci</w:t>
+                <w:t xml:space="preserve">Elias Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Quinquiry</w:t>
+                <w:t xml:space="preserve">Neila Ait-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Diot</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Yobregat</w:t>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pellegrino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (1), pp.8445. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 383, pp.111150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061271v1</w:t>
+                <w:t xml:space="preserve">hal-05574393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Leaf Expansion, Plant Transpiration and Leaf Senescence of Different Soybean ( Glycine max . (L.) Merr.) Genotypes to Soil Water Deficit</w:t>
+                <w:t xml:space="preserve">Potential of ethanol to reduce grapevine transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Kang</w:t>
+                <w:t xml:space="preserve">Neila Ait Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Béatrice Quinquiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Schoving</w:t>
+                <w:t xml:space="preserve">Alice Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Yobregat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jac.12746⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.8445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682184v1</w:t>
+                <w:t xml:space="preserve">hal-05061271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a diversity of legumes to a crop decision-support system: Maintaining satisfactory accuracy while keeping the model simple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of Leaf Expansion, Plant Transpiration and Leaf Senescence of Different Soybean ( Glycine max . (L.) Merr.) Genotypes to Soil Water Deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lefèvre</w:t>
+                <w:t xml:space="preserve">Lin Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Dupont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126999⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 210 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jac.12746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288580v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multi-environmental trials and crop simulation to understand soybean response to early sowings under contrasting water conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Schoving</w:t>
+                <w:t xml:space="preserve">Adding a diversity of legumes to a crop decision-support system: Maintaining satisfactory accuracy while keeping the model simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+                <w:t xml:space="preserve">Aurelien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Debaeke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 133, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126439⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 151, pp.art. 126999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571901v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic differences in root traits to design drought-avoiding soybean ideotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elana Dayoub</w:t>
+                <w:t xml:space="preserve">Combining multi-environmental trials and crop simulation to understand soybean response to early sowings under contrasting water conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2022021⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726450v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Stage Phenotyping of Root Traits Provides Insights into the Drought Tolerance Level of Soybean Cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Genotypic differences in root traits to design drought-avoiding soybean ideotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy11010188⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2022021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135133v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la tolérance à la sécheresse du tournesol : apports de l'écophysiologie et de la génétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Early-Stage Phenotyping of Root Traits Provides Insights into the Drought Tolerance Level of Soybean Cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/87p6-xv87⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11010188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664532v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Améliorer la tolérance à la sécheresse du tournesol : apports de l'écophysiologie et de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/87p6-xv87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874837v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622769v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Simple Phenotyping and Photothermal Algorithm for the Prediction of Soybean Phenology: Application to a Range of Common Cultivars Grown in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.1755. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.125972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619374v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Experimental and Modeling Approaches to Understand Genotype x Sowing Date x Environment Interaction Effects on Emergence Rates and Grain Yield of Soybean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Combining Simple Phenotyping and Photothermal Algorithm for the Prediction of Soybean Phenology: Application to a Range of Common Cultivars Grown in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Osvaldo Stockle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, 17p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.558855⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937487v1</w:t>
+                <w:t xml:space="preserve">hal-02619374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et prédire la phénologie du soja pour adapter la culture à de nouveaux environnements climatiques.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Combining Experimental and Modeling Approaches to Understand Genotype x Sowing Date x Environment Interaction Effects on Emergence Rates and Grain Yield of Soybean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/T8WYWO⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.558855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289546v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre et prédire la phénologie du soja pour adapter la culture à de nouveaux environnements climatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+                <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">C. Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/T8WYWO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487236v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Gody</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625452v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of source and sink dynamics involved in oil and protein accumulation in sunflower achenes using a bi-linear model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.10.020⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1296-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01607508v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene stimulates growth and affects fatty acid content of Synechocystis sp. PCC 6803</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of source and sink dynamics involved in oil and protein accumulation in sunflower achenes using a bi-linear model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Charton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2017.07.032⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602257v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modelling of the factors controlling seed oil concentration in sunflower: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethylene stimulates growth and affects fatty acid content of Synechocystis sp. PCC 6803</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fety Andrianasolo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marion Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luniov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2016004⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, pp.234-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2017.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634434v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source and sink indicators for determining nitrogen, plant density andgenotype effects on oil and protein contents in sunflower achenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analysis and modelling of the factors controlling seed oil concentration in sunflower: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fety Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.04.010⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2016004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01330518v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le semis très précoce : une stratégie agronomique pour améliorer les performances du soja en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Source and sink indicators for determining nitrogen, plant density andgenotype effects on oil and protein contents in sunflower achenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fety Andrianasolo  Nambinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 192, pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2015028⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635435v1</w:t>
+                <w:t xml:space="preserve">hal-01330518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs antitryspiques de la graine de soja : évaluation de la variabilité génotypique dans une collection de référence ; effet du semis précoce et de la réduction de l’irrigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Le semis très précoce : une stratégie agronomique pour améliorer les performances du soja en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrnoush Nourbakhsh-Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Labalette</w:t>
+                <w:t xml:space="preserve">Gilles Beugniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2015037⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (5), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2015028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637139v1</w:t>
+                <w:t xml:space="preserve">hal-02635435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci associated with resistance to a potato isolate of Verticillium albo-atrum in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs antitryspiques de la graine de soja : évaluation de la variabilité génotypique dans une collection de référence ; effet du semis précoce et de la réduction de l’irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnoush Nourbakhsh-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azam Negahi</w:t>
+                <w:t xml:space="preserve">Sandrine Rooryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ben</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alireza Nabipour</w:t>
+                <w:t xml:space="preserve">Françoise Labalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12100⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2015037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635882v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability and identification of quantitative trait loci affecting plant growth and chlorophyll fluorescence parameters in the model legume Medicago truncatula under control and salt stress conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative trait loci associated with resistance to a potato isolate of Verticillium albo-atrum in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azam Negahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Foroozanfar</w:t>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Exbrayat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+                <w:t xml:space="preserve">Alireza Nabipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP13370⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, online (juillet), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633126v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of sunflower grain oil concentration as a function ofvariety, crop management and environment using statistical models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Genetic variability and identification of quantitative trait loci affecting plant growth and chlorophyll fluorescence parameters in the model legume Medicago truncatula under control and salt stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Foroozanfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Maza</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sarah Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.12.002⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (9), pp.983-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP13370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186524v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomarker based on gene expression indicates plant water status in controlled and natural environments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Marchand</w:t>
+                <w:t xml:space="preserve">Prediction of sunflower grain oil concentration as a function ofvariety, crop management and environment using statistical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12127⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 54, pp. 84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643216v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SlARF4, an auxin response factor involved in the control of sugar metabolism during tomato fruit development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biomarker based on gene expression indicates plant water status in controlled and natural environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Sagar</w:t>
+                <w:t xml:space="preserve">Didier Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chervin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Roustan</w:t>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.213843⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (12), pp.2175-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648494v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of tolerance to Verticillium albo-atrum and Verticillium dahliae in Medicago truncatula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azam Negahi</w:t>
+                <w:t xml:space="preserve">SlARF4, an auxin response factor involved in the control of sugar metabolism during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sarrafi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+                <w:t xml:space="preserve">Yanwei Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ebrahimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+                <w:t xml:space="preserve">Jean-Paul Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0148-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (3), pp.1362-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.213843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268030v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of tolerance to Verticillium albo-atrum and Verticillium dahliae in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azam Negahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ebrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rengel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hourlier</w:t>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136 (1), pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0148-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644423v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiologie et génétique de la tolérance à la sécheresse chez le tournesol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Langlade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/skwf-hy79⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e45249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648681v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of agronomic traits in recombinant inbred lines of sunflower under partial irrigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parham Haddadi</w:t>
+                <w:t xml:space="preserve">Ecophysiologie et génétique de la tolérance à la sécheresse chez le tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahman Yazdi-Samadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11816-011-0164-5⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/skwf-hy79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645099v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sait-on du déterminisme de la qualité des huiles du tournesol face aux nouvelles attentes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Berger</w:t>
+                <w:t xml:space="preserve">QTL analysis of agronomic traits in recombinant inbred lines of sunflower under partial irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Yazdi-Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mohammad Reza Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Kalantari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biotechnology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11816-011-0164-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658278v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of protein, oil and fatty acids content under partial drought stress and late sowing conditions in sunflower (Helianthus annuus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parham Haddadi Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Yazdi-Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahman Yazdi-Samadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (40), pp.6768-6782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs physiologiques pour le screening de génotypes de tournesol tolérants aux basses températures associées au semis précoce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Que sait-on du déterminisme de la qualité des huiles du tournesol face aux nouvelles attentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17 (3), pp.1-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.171-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656313v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of physiological traits associated to low temperature growth in sunflower under early sowing conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Indicateurs physiologiques pour le screening de génotypes de tournesol tolérants aux basses températures associées au semis précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2009.07.002⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663649v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of protein content and seed characteristics under water-stress conditions in sunflower</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genetic control of physiological traits associated to low temperature growth in sunflower under early sowing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52, pp.419-430. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 177 (4), pp.349-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/G09-020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667568v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of yield-related traits in sunflower under different water treatments</w:t>
+                <w:t xml:space="preserve">QTL mapping of protein content and seed characteristics under water-stress conditions in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ahmad Ebrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylia Nouri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 128 (4), pp.363-373. </w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.419-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2009.01628.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/G09-020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660299v1</w:t>
+                <w:t xml:space="preserve">hal-02667568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability for physiological traits under drought conditions and differential expression of water stress-associated genes in sunflower (Helianthus annuus L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">QTL analysis of yield-related traits in sunflower under different water treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L Gentzbittel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 128 (4), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2009.01628.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0419-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656893v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genetic variability for physiological traits under drought conditions and differential expression of water stress-associated genes in sunflower (Helianthus annuus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hewezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (2), pp.193-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0419-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of plant water status and osmotic adjustment in recombinant inbred lines of sunflower under two water treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Talia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 172 (4), pp.773-787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4998,2250 +5128,2250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Feng Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simple cultivar phenotyping and photothermal algorithm to explore the suitability of soybean crop in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conference (WSRC 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Soya Donau, Jun 2023, Vienne, Austria. pp.307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Society of Agronomy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analyses of heterogeneous omics data highlights the emergence of novel molecular and physiological strategies of drought response in sunflower.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Omics Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac arrhythmias and conduction disorders after breast cancer treatment including radiotherapy: a study based on the French nationwide health database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Voglimacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th edition of the International Workshop on Cardiac Arrhythmias - Venice Arrhythmias 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adria Congrex, Oct 2019, Venise, Italy. pp.129, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.09.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Proteome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature and daylength on phenology for contrasted soybean genotypes grown in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome responses to water deficit in sunflower: genetic variability, heterosis and links with phenotypic traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INPPO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A source-sink based dynamic model for simulating oil and protein accumulation in sunflower achenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fety Andrianasolo Nambinina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agrophysiologie au service de la sélection et de l’agronomie. Le soja, un atout pour nos territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charlotte Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le SOJA, un atout pour nos territoires. Situation et avenir d'une production en pleine évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Toulouse, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop management and varietal strategies to design more efficient and high quality soybean in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Beugniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop management and varietal strategies to design water efficient and high quality soybean in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Beugniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic consequences of Phomopsis helianthi on two sunflower hybrids: analysis and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desanlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Conference on Sunflower</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desanlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Carrefour de la Sélection du Tournesol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7251,1163 +7381,1163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relay-cropping of soybean cultivars into wheat for ecological intensification of agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lemouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sitnikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Congres 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.333, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining environmental influence on isoflavone accumulation in soybean cotyledon and embryo axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. , Soybean Research for Sustainable Development. Abstracts World Soybean Research Conference 11, pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of leaf expansion and plant transpiration of different soybean genotypes to soil water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Congress 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. , WSRC 11 Book of Abstracts, pp.362, 2023, Abstracts of the World Soybean Research Conference 11 (WSRC 11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping of soybean phenology to temperature and photoperiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Quinquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Quinquiry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Neila Ait-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johann Vollmann, Marjana Vasiljević, Leopold Rittler, Jegor Miladinović, Donal Murphy-Bokern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Soybean Research Conference (WSRC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienna, Austria. , pp.416, 2023, Soybean Research for Sustainable Development. Abstracts of the World Soybean Research Conference 11 (WSRC 11), 18- 23 June 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7974681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining simple cultivar phenotyping and photothermal algorithm to explore the present and future suitability of soybean crop in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénotypage précoce de traits racinaires du soja au service de la caractérisation de la diversité variétale et de la conception de systèmes de culture agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quinquiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8168565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénotypage précoce de traits racinaires du soja au service de la caractérisation de la diversité variétale et de la conception de systèmes de culture agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Quinquiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the suitability of soybean crop in France under present and future climates by a simple phenological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isam Ben Soltane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.474-475, ICROPM 2020 - Book of abstract - Crop modelling for the future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology approach to study the genetic variability of proteome responses to water deficit in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8417,167 +8547,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8587,143 +8717,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plant growth stage and leaf aging on the response of transpiration and photosynthesis to water deficit in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8733,165 +8863,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camillo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9038,51 +9168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quinquiry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobregat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Kang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12746" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010188" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/87p6-xv87" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Osvaldo Stockle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.558855" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T8WYWO" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.10.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luniov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.07.032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo  Nambinina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.04.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSD69WBZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Alric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beugniet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Paulais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Nourbakhsh-Rey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rooryck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Negahi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nabipour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Foroozanfar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Exbrayat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP13370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sagar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roustan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.213843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrafi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebrahimi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0148-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27847853320AFFF59FA73F5D7C5E48D1A3082B67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/skwf-hy79" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Haddadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Yazdi-Samadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Naghavi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Kalantari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11816-011-0164-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Haddadi Haddadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0303" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.07.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ebrahimi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Nouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01628.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F03W4S9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hewezi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gentzbittel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0419-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TLQBCR6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663133v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Talia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heinz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CWPMFG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voglimacci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.09.286" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Chambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chambert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Calvet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740223v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagarrigue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemouzy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sitnikow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marchand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jeanson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait-Kaci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7974681" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167275v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168565" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837507v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Ben Soltane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637072v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait-Kaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quinquiry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobregat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8445" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Kang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12746" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/87p6-xv87" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Osvaldo Stockle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.558855" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T8WYWO" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.10.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luniov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.07.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo  Nambinina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.04.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSD69WBZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Alric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beugniet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Paulais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Nourbakhsh-Rey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rooryck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Negahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nabipour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Foroozanfar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Exbrayat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP13370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sagar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roustan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.213843" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrafi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebrahimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0148-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27847853320AFFF59FA73F5D7C5E48D1A3082B67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/skwf-hy79" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Haddadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Yazdi-Samadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Naghavi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Kalantari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11816-011-0164-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Haddadi Haddadi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0303" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663649v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.07.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ebrahimi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Nouri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01628.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F03W4S9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hewezi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gentzbittel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0419-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TLQBCR6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Talia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heinz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CWPMFG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146048v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourgeois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voglimacci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.09.286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797614v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Chambert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chambert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Calvet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagarrigue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemouzy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sitnikow" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marchand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jeanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7974681" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798114v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167275v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168565" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169376v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837507v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Ben Soltane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>