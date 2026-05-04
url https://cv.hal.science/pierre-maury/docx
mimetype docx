--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -633,291 +633,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multi-environmental trials and crop simulation to understand soybean response to early sowings under contrasting water conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotypic differences in root traits to design drought-avoiding soybean ideotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126439⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2022021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03571901v1</w:t>
+                <w:t xml:space="preserve">hal-03726450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic differences in root traits to design drought-avoiding soybean ideotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining multi-environmental trials and crop simulation to understand soybean response to early sowings under contrasting water conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elana Dayoub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+                <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (26), </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2022021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726450v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Stage Phenotyping of Root Traits Provides Insights into the Drought Tolerance Level of Soybean Cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,987 +997,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la tolérance à la sécheresse du tournesol : apports de l'écophysiologie et de la génétique</w:t>
+                <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/87p6-xv87⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664532v1</w:t>
+                <w:t xml:space="preserve">hal-02874837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+                <w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.125972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874837v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Combining Simple Phenotyping and Photothermal Algorithm for the Prediction of Soybean Phenology: Application to a Range of Common Cultivars Grown in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Osvaldo Stockle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+                <w:t xml:space="preserve">Céline Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 113, pp.125972. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.1755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622769v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Simple Phenotyping and Photothermal Algorithm for the Prediction of Soybean Phenology: Application to a Range of Common Cultivars Grown in Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Combining Experimental and Modeling Approaches to Understand Genotype x Sowing Date x Environment Interaction Effects on Emergence Rates and Grain Yield of Soybean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.1755. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01755⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.558855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619374v1</w:t>
+                <w:t xml:space="preserve">hal-02937487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Experimental and Modeling Approaches to Understand Genotype x Sowing Date x Environment Interaction Effects on Emergence Rates and Grain Yield of Soybean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Améliorer la tolérance à la sécheresse du tournesol : apports de l'écophysiologie et de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, 17p. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.37-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.558855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/87p6-xv87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937487v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et prédire la phénologie du soja pour adapter la culture à de nouveaux environnements climatiques.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alric</w:t>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Berger</w:t>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/T8WYWO⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289546v1</w:t>
+                <w:t xml:space="preserve">hal-02487236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Comprendre et prédire la phénologie du soja pour adapter la culture à de nouveaux environnements climatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">F. Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">C. Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/T8WYWO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487236v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,334 +2052,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of source and sink dynamics involved in oil and protein accumulation in sunflower achenes using a bi-linear model</w:t>
+                <w:t xml:space="preserve">Ethylene stimulates growth and affects fatty acid content of Synechocystis sp. PCC 6803</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
+                <w:t xml:space="preserve">Marion Le Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luniov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.10.020⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, pp.234-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2017.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607508v1</w:t>
+                <w:t xml:space="preserve">hal-01602257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene stimulates growth and affects fatty acid content of Synechocystis sp. PCC 6803</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Alignan</w:t>
+                <w:t xml:space="preserve">Analysis of source and sink dynamics involved in oil and protein accumulation in sunflower achenes using a bi-linear model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26, pp.234-239. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.200-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2017.07.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602257v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modelling of the factors controlling seed oil concentration in sunflower: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fety Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2439,51 +2439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source and sink indicators for determining nitrogen, plant density andgenotype effects on oil and protein contents in sunflower achenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fety Andrianasolo  Nambinina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2549,295 +2549,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le semis très précoce : une stratégie agronomique pour améliorer les performances du soja en France ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
+                <w:t xml:space="preserve">Facteurs antitryspiques de la graine de soja : évaluation de la variabilité génotypique dans une collection de référence ; effet du semis précoce et de la réduction de l’irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françis Alric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Berger</w:t>
+                <w:t xml:space="preserve">Arthur Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Beugniet</w:t>
+                <w:t xml:space="preserve">Mehrnoush Nourbakhsh-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rooryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (5), 11 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2015028⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2015037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635435v1</w:t>
+                <w:t xml:space="preserve">hal-02637139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs antitryspiques de la graine de soja : évaluation de la variabilité génotypique dans une collection de référence ; effet du semis précoce et de la réduction de l’irrigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Le semis très précoce : une stratégie agronomique pour améliorer les performances du soja en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Labalette</w:t>
+                <w:t xml:space="preserve">Gilles Beugniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (5), </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (5), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2015037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2015028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637139v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci associated with resistance to a potato isolate of Verticillium albo-atrum in Medicago truncatula</w:t>
               </w:r>
@@ -2951,295 +2951,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability and identification of quantitative trait loci affecting plant growth and chlorophyll fluorescence parameters in the model legume Medicago truncatula under control and salt stress conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of sunflower grain oil concentration as a function ofvariety, crop management and environment using statistical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Foroozanfar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Bertoni</w:t>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP13370⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 54, pp. 84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633126v1</w:t>
+                <w:t xml:space="preserve">hal-01186524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of sunflower grain oil concentration as a function ofvariety, crop management and environment using statistical models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Genetic variability and identification of quantitative trait loci affecting plant growth and chlorophyll fluorescence parameters in the model legume Medicago truncatula under control and salt stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Foroozanfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Maza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
+                <w:t xml:space="preserve">Georges Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 54, pp. 84-96. </w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (9), pp.983-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/FP13370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186524v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomarker based on gene expression indicates plant water status in controlled and natural environments.</w:t>
               </w:r>
@@ -3799,77 +3799,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14, pp.123-138. </w:t>
@@ -4093,51 +4093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (40), pp.6768-6782</w:t>
@@ -4166,77 +4166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on du déterminisme de la qualité des huiles du tournesol face aux nouvelles attentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,77 +4317,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4447,64 +4447,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 177 (4), pp.349-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4564,77 +4564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52, pp.419-430. </w:t>
@@ -4711,64 +4711,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 128 (4), pp.363-373. </w:t>
@@ -4831,51 +4831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability for physiological traits under drought conditions and differential expression of water stress-associated genes in sunflower (Helianthus annuus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5003,51 +5003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Talia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Feng Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5386,471 +5386,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Abella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Céline Shoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846076v1</w:t>
+                <w:t xml:space="preserve">hal-03765023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Abella</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765023v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6145,51 +6145,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t>
+                <w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
@@ -6209,112 +6209,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chaubet</w:t>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Green Proteome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391988v1</w:t>
+                <w:t xml:space="preserve">hal-03509317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t>
+                <w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
@@ -6334,131 +6334,131 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+                <w:t xml:space="preserve">A Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Proteome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509317v1</w:t>
+                <w:t xml:space="preserve">hal-02391988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature and daylength on phenology for contrasted soybean genotypes grown in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6561,51 +6561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INPPO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t>
@@ -6660,64 +6660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fety Andrianasolo Nambinina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6798,51 +6798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charlotte Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le SOJA, un atout pour nos territoires. Situation et avenir d'une production en pleine évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Toulouse, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6861,277 +6861,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop management and varietal strategies to design more efficient and high quality soybean in southwestern France</w:t>
+                <w:t xml:space="preserve">Crop management and varietal strategies to design water efficient and high quality soybean in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Beugniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary</w:t>
+              <w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740111v1</w:t>
+                <w:t xml:space="preserve">hal-02740223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop management and varietal strategies to design water efficient and high quality soybean in southwestern France</w:t>
+                <w:t xml:space="preserve">Crop management and varietal strategies to design more efficient and high quality soybean in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Beugniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
+              <w:t xml:space="preserve">13. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740223v1</w:t>
+                <w:t xml:space="preserve">hal-02740111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic consequences of Phomopsis helianthi on two sunflower hybrids: analysis and modelling</w:t>
               </w:r>
@@ -7143,51 +7143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desanlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7238,51 +7238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7389,277 +7389,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relay-cropping of soybean cultivars into wheat for ecological intensification of agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining environmental influence on isoflavone accumulation in soybean cotyledon and embryo axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Sitnikow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Marchand</w:t>
+                <w:t xml:space="preserve">Patrice Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Soybean Research Congres 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.333, 2023</w:t>
+              <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. , Soybean Research for Sustainable Development. Abstracts World Soybean Research Conference 11, pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146118v1</w:t>
+                <w:t xml:space="preserve">hal-04797934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining environmental influence on isoflavone accumulation in soybean cotyledon and embryo axis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relay-cropping of soybean cultivars into wheat for ecological intensification of agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lemouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Brustel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">E Sitnikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Jeanson</w:t>
+                <w:t xml:space="preserve">D Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. , Soybean Research for Sustainable Development. Abstracts World Soybean Research Conference 11, pp.204</w:t>
+              <w:t xml:space="preserve">World Soybean Research Congres 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.333, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797934v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of leaf expansion and plant transpiration of different soybean genotypes to soil water deficit</w:t>
               </w:r>
@@ -7917,64 +7917,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8016,77 +8016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénotypage précoce de traits racinaires du soja au service de la caractérisation de la diversité variétale et de la conception de systèmes de culture agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quinquiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,77 +8150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénotypage précoce de traits racinaires du soja au service de la caractérisation de la diversité variétale et de la conception de systèmes de culture agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Quinquiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8301,64 +8301,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isam Ben Soltane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8456,51 +8456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t>
@@ -8561,51 +8561,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8613,51 +8613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8731,90 +8731,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plant growth stage and leaf aging on the response of transpiration and photosynthesis to water deficit in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8916,51 +8916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9168,51 +9168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait-Kaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quinquiry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobregat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8445" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Kang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12746" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/87p6-xv87" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Osvaldo Stockle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.558855" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T8WYWO" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.10.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luniov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.07.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo  Nambinina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.04.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSD69WBZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Alric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beugniet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Paulais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Nourbakhsh-Rey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rooryck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Negahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nabipour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Foroozanfar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Exbrayat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP13370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sagar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roustan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.213843" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrafi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebrahimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0148-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27847853320AFFF59FA73F5D7C5E48D1A3082B67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/skwf-hy79" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Haddadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Yazdi-Samadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Naghavi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Kalantari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11816-011-0164-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Haddadi Haddadi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0303" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663649v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.07.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ebrahimi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Nouri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01628.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F03W4S9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hewezi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gentzbittel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0419-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TLQBCR6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Talia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heinz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CWPMFG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146048v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourgeois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voglimacci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.09.286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797614v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Chambert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chambert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Calvet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagarrigue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemouzy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sitnikow" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marchand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jeanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7974681" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798114v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167275v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168565" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169376v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837507v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Ben Soltane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait-Kaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quinquiry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobregat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8445" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Kang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12746" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Osvaldo Stockle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.558855" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/87p6-xv87" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T8WYWO" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luniov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.07.032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.10.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo  Nambinina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.04.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSD69WBZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Paulais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Nourbakhsh-Rey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rooryck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Alric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beugniet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Negahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Nabipour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Foroozanfar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Exbrayat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP13370" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sagar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roustan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.213843" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrafi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebrahimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0148-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27847853320AFFF59FA73F5D7C5E48D1A3082B67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/skwf-hy79" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Haddadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Yazdi-Samadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Naghavi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Kalantari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11816-011-0164-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Haddadi Haddadi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0303" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663649v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.07.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ebrahimi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G09-020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Nouri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2009.01628.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F03W4S9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hewezi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gentzbittel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0419-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TLQBCR6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Talia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heinz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CWPMFG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146048v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourgeois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voglimacci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.09.286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797614v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Chambert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740223v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chambert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Calvet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagarrigue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jeanson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146118v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemouzy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sitnikow" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marchand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7974681" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798114v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167275v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168565" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169376v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837507v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Ben Soltane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>