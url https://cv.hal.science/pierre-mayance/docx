--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -690,209 +690,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03867662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation hors de son champ. L'échec de la filière journalisme agricole à l'ESJ.</w:t>
+                <w:t xml:space="preserve">L’agriculture en représentation(s). Luttes médiatiques, luttes syndicales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 198, pp.39-58. </w:t>
+              <w:t xml:space="preserve">, 2016, 198, pp.9-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03867649v1</w:t>
+                <w:t xml:space="preserve">halshs-03867658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture en représentation(s). Luttes médiatiques, luttes syndicales.</w:t>
+                <w:t xml:space="preserve">Une formation hors de son champ. L'échec de la filière journalisme agricole à l'ESJ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 198, pp.9-23. </w:t>
+              <w:t xml:space="preserve">, 2016, 198, pp.39-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03867658v1</w:t>
+                <w:t xml:space="preserve">halshs-03867649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au service de « La Profession ». Journalistes et communicants pris dans le secteur agricole.</w:t>
               </w:r>
@@ -2495,545 +2495,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03877042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse agricole, une presse de libertés ?</w:t>
+                <w:t xml:space="preserve">L’enquête OOPAIP (Ontologie et Outils Pour l’Annotation des Interventions Politiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Chupin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session 5 - La conservation/transformation de l’ordre social par la production des biens symboliquesà la ST Les « médias », agents de conservation de l’ordre social ?, du Réseau thématique « Sociologie des médias » (RT 37) au Congrès de l’Association française de sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Villeneuve-d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Séminaire Praxis/Praximedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jan 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870079v1</w:t>
+                <w:t xml:space="preserve">hal-03874113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bourdin au service de la démocratie ? Sociologie des rôles et conflictualité lors des interviews matinales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+                <w:t xml:space="preserve">Faire campagne : le champ politique au salon de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadim Fevrier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de l'Association française de sociologie Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire général du PRINTEMPS - UMR 8085 - CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Dec 2021, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866622v1</w:t>
+                <w:t xml:space="preserve">hal-03874083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre l’agriculture. #Agridemain contre #agribashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session 2 "L’espace des représentations agricoles au prisme de la transition agroécologique" du Réseau thématique « Sociologie politique » (RT 34), (responsables Gabriel Montrieux, Frédéric Nicolas et Aïcha Bourad), au Congrès de l’Association française de sociologie (AFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Villeneuve-d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deux salons de l’agriculture : l'événementiel au service d’une profession</w:t>
+                <w:t xml:space="preserve">La presse agricole, une presse de libertés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études, Vers une sociologie de l’événementiel, dans le cadre de l’ANR CaNoE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEP de Grenoble, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Session 5 - La conservation/transformation de l’ordre social par la production des biens symboliquesà la ST Les « médias », agents de conservation de l’ordre social ?, du Réseau thématique « Sociologie des médias » (RT 37) au Congrès de l’Association française de sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Villeneuve-d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874205v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête OOPAIP (Ontologie et Outils Pour l’Annotation des Interventions Politiques)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean-Jacques Bourdin au service de la démocratie ? Sociologie des rôles et conflictualité lors des interviews matinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Baloge</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belalimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Praxis/Praximedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jan 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">9e Congrès de l'Association française de sociologie Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874113v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire campagne : le champ politique au salon de l’agriculture</w:t>
+                <w:t xml:space="preserve">Les deux salons de l’agriculture : l'événementiel au service d’une profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire général du PRINTEMPS - UMR 8085 - CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Dec 2021, Guyancourt, France</w:t>
+              <w:t xml:space="preserve">Journées d’études, Vers une sociologie de l’événementiel, dans le cadre de l’ANR CaNoE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEP de Grenoble, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874083v1</w:t>
+                <w:t xml:space="preserve">hal-03874205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le respect des normes pour promouvoir les bonnes pratiques. Une problématisation des produits phytosanitaires par l’industrie (1970-1990)</w:t>
               </w:r>
@@ -3190,752 +3190,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Quelle sociologie politique des mondes ruraux ?</w:t>
+                <w:t xml:space="preserve">Une visite pas comme les autres. Retour sur les conflits de &amp;quot;timing&amp;quot; autour de la visite du candidat Fillon au salon de l’agriculture lors des présidentielles de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Letourneur</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les mondes ruraux en politique(s) : quelles spécificités ? Regards croisés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESSP; IMAF; Ecole Doctorale de Science Politique de l’Université Paris 1 Panthéon-Sorbonne, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Temporalité(s) politique(s). Autonomisation et rapport au temps des acteurs publics ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Lyon, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03871749v1</w:t>
+                <w:t xml:space="preserve">hal-03870112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un verdissement contrôlé par la Profession : le cas de l’agriculture raisonnée en France</w:t>
+                <w:t xml:space="preserve">Une presse syndicale au défi de sa professionnalisation. Journalistes et militants dans les médias agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Congrès de l'AFSP, ST 14 – « Gouverner les systèmes agri-alimentaires et leur durabilité, nouvelles perspectives de recherche » ?, Session jointe avec la Conférence Internationale Gouverner l’alimentation. Nouveaux enjeux de politique publique, nouvelles perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP); Chaire UNESCO Alimentations du Monde, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ST49-« Militer dans les médias » ?, au XIVème Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2017, Association Française de Science Politique (AFSP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870069v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une visite pas comme les autres. Retour sur les conflits de &amp;quot;timing&amp;quot; autour de la visite du candidat Fillon au salon de l’agriculture lors des présidentielles de 2017</w:t>
+                <w:t xml:space="preserve">Conclusion : Quelle sociologie politique des mondes ruraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Chupin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Temporalité(s) politique(s). Autonomisation et rapport au temps des acteurs publics ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Lyon, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque "Les mondes ruraux en politique(s) : quelles spécificités ? Regards croisés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESSP; IMAF; Ecole Doctorale de Science Politique de l’Université Paris 1 Panthéon-Sorbonne, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870112v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03871749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une presse syndicale au défi de sa professionnalisation. Journalistes et militants dans les médias agricoles.</w:t>
+                <w:t xml:space="preserve">Un verdissement contrôlé par la Profession : le cas de l’agriculture raisonnée en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ST49-« Militer dans les médias » ?, au XIVème Congrès de l’AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2017, Association Française de Science Politique (AFSP), France</w:t>
+              <w:t xml:space="preserve">XIVème Congrès de l'AFSP, ST 14 – « Gouverner les systèmes agri-alimentaires et leur durabilité, nouvelles perspectives de recherche » ?, Session jointe avec la Conférence Internationale Gouverner l’alimentation. Nouveaux enjeux de politique publique, nouvelles perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP); Chaire UNESCO Alimentations du Monde, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870087v1</w:t>
+                <w:t xml:space="preserve">hal-03870069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impossible professionnalisation du journaliste agricole ? Le cas de l’échec de la formation Journaliste Agricole de l’Ecole Supérieure de Journalisme de Lille</w:t>
+                <w:t xml:space="preserve">Les hors-champs de l’actualité agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude Pesticides et Santé des Travailleurs Agricoles : Entre mise en visibilité et invisibilisation, (Nathalie Jas et al.) programme SocioAgriPest, (APR ANSES 2012 – Financement Ecophyto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Jan 2015, Ivry-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874119v1</w:t>
+                <w:t xml:space="preserve">hal-03874091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
+                <w:t xml:space="preserve">Le secteur au-dessus des professions ? Le journaliste agricole, acteur des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">ST46 – « Médias et communication : des objets de science politique ? », Session 2 : Décloisonnements inter/intra-disciplinaires et nouvelles perspectives théoriques en science politique, au VIème Congrès international des associations francophones de Science politique – CoSPoF 2015 - Discipline(s) et indiscipline(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874121v1</w:t>
+                <w:t xml:space="preserve">halshs-03871794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European agricultural journalists as public policy actors</w:t>
+                <w:t xml:space="preserve">L’impossible professionnalisation du journaliste agricole ? Le cas de l’échec de la formation Journaliste Agricole de l’Ecole Supérieure de Journalisme de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panel 32 - Journalist of the EU : Which role in policy-making process ?, à la 10th International Conference in Interpretive Policy Analysis (IPA) "Policies and their publics : discourses, actors and power"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lille 2; CERAPS; Science Po Lille; MESH, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03871764v1</w:t>
+                <w:t xml:space="preserve">hal-03874119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hors-champs de l’actualité agricole</w:t>
+                <w:t xml:space="preserve">Introduction - Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude Pesticides et Santé des Travailleurs Agricoles : Entre mise en visibilité et invisibilisation, (Nathalie Jas et al.) programme SocioAgriPest, (APR ANSES 2012 – Financement Ecophyto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Jan 2015, Ivry-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874091v1</w:t>
+                <w:t xml:space="preserve">hal-03874121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur au-dessus des professions ? Le journaliste agricole, acteur des politiques publiques</w:t>
+                <w:t xml:space="preserve">European agricultural journalists as public policy actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ST46 – « Médias et communication : des objets de science politique ? », Session 2 : Décloisonnements inter/intra-disciplinaires et nouvelles perspectives théoriques en science politique, au VIème Congrès international des associations francophones de Science politique – CoSPoF 2015 - Discipline(s) et indiscipline(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Panel 32 - Journalist of the EU : Which role in policy-making process ?, à la 10th International Conference in Interpretive Policy Analysis (IPA) "Policies and their publics : discourses, actors and power"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille 2; CERAPS; Science Po Lille; MESH, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03871794v1</w:t>
+                <w:t xml:space="preserve">halshs-03871764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire corps avec les agriculteurs. La presse professionnelle agricole : un enjeu syndical pour la FNSEA</w:t>
               </w:r>
@@ -4985,273 +4985,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous conservateurs ?</w:t>
+                <w:t xml:space="preserve">La sociologie électorale quantitative face à l'électeur rural. Réflexions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au colloque international AFSP/CEVIPOF/INRA/CIHEAM, « Les mondes agricoles en politique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">communication présentée au colloque « Battre campagne. Les élections municipales en milieu rural » organisé par Aurélia Troupel et Sylvain Barone, CEPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422170v1</w:t>
+                <w:t xml:space="preserve">halshs-00422174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie politique du Châtillonais</w:t>
+                <w:t xml:space="preserve">Tous conservateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Sciences sociales en pratiques : les mondes ruraux », organisé par Ivan Bruneau, Julian Mischi et Nicolas Renahy, MSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">communication au colloque international AFSP/CEVIPOF/INRA/CIHEAM, « Les mondes agricoles en politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422271v1</w:t>
+                <w:t xml:space="preserve">halshs-00422170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie électorale quantitative face à l'électeur rural. Réflexions méthodologiques</w:t>
+                <w:t xml:space="preserve">Cartographie politique du Châtillonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication présentée au colloque « Battre campagne. Les élections municipales en milieu rural » organisé par Aurélia Troupel et Sylvain Barone, CEPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Sciences sociales en pratiques : les mondes ruraux », organisé par Ivan Bruneau, Julian Mischi et Nicolas Renahy, MSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422174v1</w:t>
+                <w:t xml:space="preserve">halshs-00422271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise au vert de l’agriculture légitime. Les agriculteurs des fermes de rencontre FARRE</w:t>
               </w:r>
@@ -5547,51 +5547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E7F7296"/>
+    <w:nsid w:val="16E0D703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5778,51 +5778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mayance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6335-547X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896342X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25222" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.407" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.168.0875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.001.0241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belalimat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fevrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;pinay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rocalve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#233;lia Mayenga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874119v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mayance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6335-547X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896342X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25222" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.407" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.168.0875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.001.0241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belalimat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fevrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;pinay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rocalve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#233;lia Mayenga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422271v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>