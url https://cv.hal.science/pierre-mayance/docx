--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2495,545 +2495,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03877042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête OOPAIP (Ontologie et Outils Pour l’Annotation des Interventions Politiques)</w:t>
+                <w:t xml:space="preserve">Défendre l’agriculture. #Agridemain contre #agribashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Praxis/Praximedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jan 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Session 2 "L’espace des représentations agricoles au prisme de la transition agroécologique" du Réseau thématique « Sociologie politique » (RT 34), (responsables Gabriel Montrieux, Frédéric Nicolas et Aïcha Bourad), au Congrès de l’Association française de sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Villeneuve-d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874113v1</w:t>
+                <w:t xml:space="preserve">hal-03870045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire campagne : le champ politique au salon de l’agriculture</w:t>
+                <w:t xml:space="preserve">La presse agricole, une presse de libertés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire général du PRINTEMPS - UMR 8085 - CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Dec 2021, Guyancourt, France</w:t>
+              <w:t xml:space="preserve">Session 5 - La conservation/transformation de l’ordre social par la production des biens symboliquesà la ST Les « médias », agents de conservation de l’ordre social ?, du Réseau thématique « Sociologie des médias » (RT 37) au Congrès de l’Association française de sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Villeneuve-d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874083v1</w:t>
+                <w:t xml:space="preserve">hal-03870079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre l’agriculture. #Agridemain contre #agribashing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean-Jacques Bourdin au service de la démocratie ? Sociologie des rôles et conflictualité lors des interviews matinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belalimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session 2 "L’espace des représentations agricoles au prisme de la transition agroécologique" du Réseau thématique « Sociologie politique » (RT 34), (responsables Gabriel Montrieux, Frédéric Nicolas et Aïcha Bourad), au Congrès de l’Association française de sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Villeneuve-d’Ascq, France</w:t>
+              <w:t xml:space="preserve">9e Congrès de l'Association française de sociologie Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870045v1</w:t>
+                <w:t xml:space="preserve">hal-03866622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse agricole, une presse de libertés ?</w:t>
+                <w:t xml:space="preserve">Les deux salons de l’agriculture : l'événementiel au service d’une profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session 5 - La conservation/transformation de l’ordre social par la production des biens symboliquesà la ST Les « médias », agents de conservation de l’ordre social ?, du Réseau thématique « Sociologie des médias » (RT 37) au Congrès de l’Association française de sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Villeneuve-d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées d’études, Vers une sociologie de l’événementiel, dans le cadre de l’ANR CaNoE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEP de Grenoble, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870079v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bourdin au service de la démocratie ? Sociologie des rôles et conflictualité lors des interviews matinales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+                <w:t xml:space="preserve">L’enquête OOPAIP (Ontologie et Outils Pour l’Annotation des Interventions Politiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadim Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de l'Association française de sociologie Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Praxis/Praximedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jan 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866622v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deux salons de l’agriculture : l'événementiel au service d’une profession</w:t>
+                <w:t xml:space="preserve">Faire campagne : le champ politique au salon de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études, Vers une sociologie de l’événementiel, dans le cadre de l’ANR CaNoE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEP de Grenoble, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire général du PRINTEMPS - UMR 8085 - CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Dec 2021, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874205v1</w:t>
+                <w:t xml:space="preserve">hal-03874083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le respect des normes pour promouvoir les bonnes pratiques. Une problématisation des produits phytosanitaires par l’industrie (1970-1990)</w:t>
               </w:r>
@@ -3505,437 +3505,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hors-champs de l’actualité agricole</w:t>
+                <w:t xml:space="preserve">L’impossible professionnalisation du journaliste agricole ? Le cas de l’échec de la formation Journaliste Agricole de l’Ecole Supérieure de Journalisme de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude Pesticides et Santé des Travailleurs Agricoles : Entre mise en visibilité et invisibilisation, (Nathalie Jas et al.) programme SocioAgriPest, (APR ANSES 2012 – Financement Ecophyto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Jan 2015, Ivry-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874091v1</w:t>
+                <w:t xml:space="preserve">hal-03874119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur au-dessus des professions ? Le journaliste agricole, acteur des politiques publiques</w:t>
+                <w:t xml:space="preserve">Introduction - Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ST46 – « Médias et communication : des objets de science politique ? », Session 2 : Décloisonnements inter/intra-disciplinaires et nouvelles perspectives théoriques en science politique, au VIème Congrès international des associations francophones de Science politique – CoSPoF 2015 - Discipline(s) et indiscipline(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03871794v1</w:t>
+                <w:t xml:space="preserve">hal-03874121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impossible professionnalisation du journaliste agricole ? Le cas de l’échec de la formation Journaliste Agricole de l’Ecole Supérieure de Journalisme de Lille</w:t>
+                <w:t xml:space="preserve">European agricultural journalists as public policy actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Panel 32 - Journalist of the EU : Which role in policy-making process ?, à la 10th International Conference in Interpretive Policy Analysis (IPA) "Policies and their publics : discourses, actors and power"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille 2; CERAPS; Science Po Lille; MESH, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874119v1</w:t>
+                <w:t xml:space="preserve">halshs-03871764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
+                <w:t xml:space="preserve">Le secteur au-dessus des professions ? Le journaliste agricole, acteur des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">ST46 – « Médias et communication : des objets de science politique ? », Session 2 : Décloisonnements inter/intra-disciplinaires et nouvelles perspectives théoriques en science politique, au VIème Congrès international des associations francophones de Science politique – CoSPoF 2015 - Discipline(s) et indiscipline(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874121v1</w:t>
+                <w:t xml:space="preserve">halshs-03871794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European agricultural journalists as public policy actors</w:t>
+                <w:t xml:space="preserve">Les hors-champs de l’actualité agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panel 32 - Journalist of the EU : Which role in policy-making process ?, à la 10th International Conference in Interpretive Policy Analysis (IPA) "Policies and their publics : discourses, actors and power"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lille 2; CERAPS; Science Po Lille; MESH, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude Pesticides et Santé des Travailleurs Agricoles : Entre mise en visibilité et invisibilisation, (Nathalie Jas et al.) programme SocioAgriPest, (APR ANSES 2012 – Financement Ecophyto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Jan 2015, Ivry-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03871764v1</w:t>
+                <w:t xml:space="preserve">hal-03874091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire corps avec les agriculteurs. La presse professionnelle agricole : un enjeu syndical pour la FNSEA</w:t>
               </w:r>
@@ -4985,273 +4985,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie électorale quantitative face à l'électeur rural. Réflexions méthodologiques</w:t>
+                <w:t xml:space="preserve">Tous conservateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication présentée au colloque « Battre campagne. Les élections municipales en milieu rural » organisé par Aurélia Troupel et Sylvain Barone, CEPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">communication au colloque international AFSP/CEVIPOF/INRA/CIHEAM, « Les mondes agricoles en politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422174v1</w:t>
+                <w:t xml:space="preserve">halshs-00422170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous conservateurs ?</w:t>
+                <w:t xml:space="preserve">Cartographie politique du Châtillonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au colloque international AFSP/CEVIPOF/INRA/CIHEAM, « Les mondes agricoles en politique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Sciences sociales en pratiques : les mondes ruraux », organisé par Ivan Bruneau, Julian Mischi et Nicolas Renahy, MSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422170v1</w:t>
+                <w:t xml:space="preserve">halshs-00422271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie politique du Châtillonais</w:t>
+                <w:t xml:space="preserve">La sociologie électorale quantitative face à l'électeur rural. Réflexions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Sciences sociales en pratiques : les mondes ruraux », organisé par Ivan Bruneau, Julian Mischi et Nicolas Renahy, MSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">communication présentée au colloque « Battre campagne. Les élections municipales en milieu rural » organisé par Aurélia Troupel et Sylvain Barone, CEPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422271v1</w:t>
+                <w:t xml:space="preserve">halshs-00422174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise au vert de l’agriculture légitime. Les agriculteurs des fermes de rencontre FARRE</w:t>
               </w:r>
@@ -5547,51 +5547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16E0D703"/>
+    <w:nsid w:val="03B2BDD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5778,51 +5778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mayance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6335-547X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896342X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25222" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.407" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.168.0875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.001.0241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belalimat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fevrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;pinay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rocalve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#233;lia Mayenga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422271v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mayance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6335-547X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896342X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25222" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.407" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.168.0875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.001.0241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belalimat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fevrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;pinay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rocalve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#233;lia Mayenga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874119v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>