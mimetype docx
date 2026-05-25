--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -279,956 +279,1090 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs et hors-champs de l’actualité professionnelle. Les agriculteurs dans leur presse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Chupin</w:t>
+                <w:t xml:space="preserve">Au petit déjeuner, politique. L’imposition d’un format d’interview de matinale dans l’audiovisuel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Beloued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25222⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N° 255-256 (1-2), pp.53-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.255.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867684v1</w:t>
+                <w:t xml:space="preserve">hal-05610130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrences et coopérations professionnelles. La couverture des visites politiques par les journalistes de télévision au Salon international de l’agriculture.</w:t>
+                <w:t xml:space="preserve">Champs et hors-champs de l’actualité professionnelle. Les agriculteurs dans leur presse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bssg.407⟩</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mise en (in)visibilité des groupes professionnels, 39, pp.55-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874224v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulevards et chemins de traverse : les carrières des collaborateurs de l’exécutif (2012-2014)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Collas</w:t>
+                <w:t xml:space="preserve">Concurrences et coopérations professionnelles. La couverture des visites politiques par les journalistes de télévision au Salon international de l’agriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.168.0875⟩</w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867678v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rencontres discrètes. Journalistes, politiques et groupes d’intérêt au Salon international de l’agriculture.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Chupin</w:t>
+                <w:t xml:space="preserve">Boulevards et chemins de traverse : les carrières des collaborateurs de l’exécutif (2012-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.046.0075⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168 (4), pp.875-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.168.0875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03867662v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture en représentation(s). Luttes médiatiques, luttes syndicales.</w:t>
+                <w:t xml:space="preserve">Des rencontres discrètes. Journalistes, politiques et groupes d’intérêt au Salon international de l’agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11195⟩</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (4), pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.046.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03867658v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03867662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation hors de son champ. L'échec de la filière journalisme agricole à l'ESJ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 198, pp.39-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesrurales.11164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03867649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au service de « La Profession ». Journalistes et communicants pris dans le secteur agricole.</w:t>
+                <w:t xml:space="preserve">L’agriculture en représentation(s). Luttes médiatiques, luttes syndicales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.001.0241⟩</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198, pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03867627v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03867658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire corps avec les agriculteurs. La presse professionnelle agricole : un enjeu syndical pour la FNSEA.</w:t>
+                <w:t xml:space="preserve">Au service de « La Profession ». Journalistes et communicants pris dans le secteur agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.103.0077⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.241-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.001.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03867640v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03867627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre « l'agriculture » ou les « employeurs agricoles » ? La FNSEA ou l'ambiguïté historique d'un syndicat « d'exploitants »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire corps avec les agriculteurs. La presse professionnelle agricole : un enjeu syndical pour la FNSEA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.010.0023⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 103 (3), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.103.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03867139v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03867640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Défendre « l'agriculture » ou les « employeurs agricoles » ? La FNSEA ou l'ambiguïté historique d'un syndicat « d'exploitants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (4), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.010.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03867139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contextualiser le ''vote agricole''.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48, pp.183-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1238,104 +1372,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit(es) aux urnes en région PACA !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.300, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1345,124 +1479,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un verdissement contrôlé par la profession : Le cas de l'agriculture raisonnée en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eve Fouilleux; Laura Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l’alimentation se fait politique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Rennes, pp.143-160, 2020, 2753579083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Quand le temps politique s’impose au temps médiatique. La visite du candidat F. Fillon au Salon international de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1472,92 +1606,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Marrel; Renaud Payre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalité(s) politique(s). Le temps dans l'action politique collective.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.71-84, 2018, Ouvertures politiques, 9782807321960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.deze.2018.01.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière le formel, la communauté. Le cas de la presse professionnelle agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1577,73 +1711,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste, Legavre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'informel pour informer. Les journalistes et leurs sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Pepper, p. 185-202, 2014, 978-2-343-04115-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ch.8] La mort annoncée de la PAC pour 2013. Le rôle des journalistes agricoles dans la construction d’un consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1663,481 +1797,481 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Aldrin; Nicolas Hubé; Caroline Ollivier-Yaniv; Jean-Michel Utard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations de l’Europe politique, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, p. 223-242, 2014, 978-2-86820-901-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse écologique des votes et mondes ruraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélia Troupel et Sylvain Barone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Battre campagne. Les élections municipales en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.27-46, 2010, Logiques politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous conservateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nonna Mayer, Pierre Muller, Bertrand Hervieu, Jacques Rémy, François Purseigle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes agricoles en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.193-216, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACA : des mondes ruraux à contre-courant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Gombin et Pierre Mayance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit(es) aux urnes en région PACA ! L'élection présidentielle de 2007 en région Provence-Alpes-Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.37-75, 2009, Cahiers politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-scriptum. Pour une étude des configurations politiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Gombin et Pierre Mayance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit(es) aux urnes en région PACA !L'élection présidentielle de 2007 en région Provence-Alpes-Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.277-284, 2009, Cahiers politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : l'espace politique régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Gombin et Pierre Mayance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit(es) aux urnes en région PACA ! L'élection présidentielle de 2007 en région Provence-Alpes-Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.13-41, 2009, Cahiers politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2147,104 +2281,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions de l’action sociale et médico-sociale et du monde associatif sous l’angle des réformes institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Manier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle ressources recherche en travail social - Atelier coopératif de recherche action Est Paca. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,556 +2388,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre &amp;quot;petites phrases&amp;quot; et évènement de campagne. Le meeting électoral dans les interviews des matinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le meeting électoral en France de 1945 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre de recherche universitaire lorrain d'Histoire (Crulh, Université de Lorraine); Institut national de l'audiovisuel (INA); Institut de recherches sur l'évolution de la nation et de l'État (Irenee); Société française d'Histoire politique (SFHP), Oct 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’information sur les pesticides à la promotion d’un secteur : les transformations d’une réponse agricole aux enjeux environnementaux au sein d’un lieu neutre (1970-2020)</w:t>
+                <w:t xml:space="preserve">Retour sur les données (commerciales) de la recherche. Le Projet OOPAIP (Ontologie et Outils Pour l’Annotation des Interventions Politiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ST 19 « La fabrique de la neutralité : pour une sociologie politique des lieux neutres », (Constantin Brissaud, Jean-Michel Chahsiche et Thomas Lépinay), au XVIème Congrès de l’Association Française de Science Politique (AFSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Session "Valoriser les données de la recherche dans les sciences humaines et sociales", dans le cadre des journées d'études de la Semaine de la science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service d’appui à la recherche et science ouverte du service commun de Documentation (SCD) de l’université Paris 1 Panthéon-Sorbonne, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870037v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03877042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les données (commerciales) de la recherche. Le Projet OOPAIP (Ontologie et Outils Pour l’Annotation des Interventions Politiques)</w:t>
+                <w:t xml:space="preserve">De l’information sur les pesticides à la promotion d’un secteur : les transformations d’une réponse agricole aux enjeux environnementaux au sein d’un lieu neutre (1970-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session "Valoriser les données de la recherche dans les sciences humaines et sociales", dans le cadre des journées d'études de la Semaine de la science ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service d’appui à la recherche et science ouverte du service commun de Documentation (SCD) de l’université Paris 1 Panthéon-Sorbonne, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ST 19 « La fabrique de la neutralité : pour une sociologie politique des lieux neutres », (Constantin Brissaud, Jean-Michel Chahsiche et Thomas Lépinay), au XVIème Congrès de l’Association Française de Science Politique (AFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03877042v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre l’agriculture. #Agridemain contre #agribashing</w:t>
+                <w:t xml:space="preserve">La presse agricole, une presse de libertés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session 2 "L’espace des représentations agricoles au prisme de la transition agroécologique" du Réseau thématique « Sociologie politique » (RT 34), (responsables Gabriel Montrieux, Frédéric Nicolas et Aïcha Bourad), au Congrès de l’Association française de sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Villeneuve-d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Session 5 - La conservation/transformation de l’ordre social par la production des biens symboliquesà la ST Les « médias », agents de conservation de l’ordre social ?, du Réseau thématique « Sociologie des médias » (RT 37) au Congrès de l’Association française de sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Villeneuve-d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870045v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse agricole, une presse de libertés ?</w:t>
+                <w:t xml:space="preserve">Défendre l’agriculture. #Agridemain contre #agribashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session 5 - La conservation/transformation de l’ordre social par la production des biens symboliquesà la ST Les « médias », agents de conservation de l’ordre social ?, du Réseau thématique « Sociologie des médias » (RT 37) au Congrès de l’Association française de sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2021, Villeneuve-d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Session 2 "L’espace des représentations agricoles au prisme de la transition agroécologique" du Réseau thématique « Sociologie politique » (RT 34), (responsables Gabriel Montrieux, Frédéric Nicolas et Aïcha Bourad), au Congrès de l’Association française de sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Villeneuve-d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870079v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourdin au service de la démocratie ? Sociologie des rôles et conflictualité lors des interviews matinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belalimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès de l'Association française de sociologie Changer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux salons de l’agriculture : l'événementiel au service d’une profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2819,155 +2953,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études, Vers une sociologie de l’événementiel, dans le cadre de l’ANR CaNoE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEP de Grenoble, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enquête OOPAIP (Ontologie et Outils Pour l’Annotation des Interventions Politiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Praxis/Praximedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jan 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire campagne : le champ politique au salon de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2983,250 +3117,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général du PRINTEMPS - UMR 8085 - CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Dec 2021, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le respect des normes pour promouvoir les bonnes pratiques. Une problématisation des produits phytosanitaires par l’industrie (1970-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ST 60 « Mesure des effets, effets de la mesure. Enjeux de connaissance dans le gouvernement des risques sanitaires liés à l’environnement », Axe 2 / La mesure en cause(s) : usages, contestations et détournements (Renaud Hourcade et Jean-Pierre Le Bourhis), au XVème Congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : retour sur l’autonomie comme nouvel impératif de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Rocalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evélia Mayenga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque, Que veut dire autonomie aujourd'hui ? Genèse et usages d’une catégorie d’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESSP; Ecole Doctorale de Science Politique de l’Université Paris 1 Panthéon-Sorbonne; Université Paris 1 Panthéon-Sorbonne, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une visite pas comme les autres. Retour sur les conflits de &amp;quot;timing&amp;quot; autour de la visite du candidat Fillon au salon de l’agriculture lors des présidentielles de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3242,73 +3376,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Temporalité(s) politique(s). Autonomisation et rapport au temps des acteurs publics ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Lyon, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une presse syndicale au défi de sa professionnalisation. Journalistes et militants dans les médias agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3324,224 +3458,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ST49-« Militer dans les médias » ?, au XIVème Congrès de l’AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2017, Association Française de Science Politique (AFSP), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Quelle sociologie politique des mondes ruraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Letourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les mondes ruraux en politique(s) : quelles spécificités ? Regards croisés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESSP; IMAF; Ecole Doctorale de Science Politique de l’Université Paris 1 Panthéon-Sorbonne, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03871749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un verdissement contrôlé par la Profession : le cas de l’agriculture raisonnée en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Congrès de l'AFSP, ST 14 – « Gouverner les systèmes agri-alimentaires et leur durabilité, nouvelles perspectives de recherche » ?, Session jointe avec la Conférence Internationale Gouverner l’alimentation. Nouveaux enjeux de politique publique, nouvelles perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP); Chaire UNESCO Alimentations du Monde, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible professionnalisation du journaliste agricole ? Le cas de l’échec de la formation Journaliste Agricole de l’Ecole Supérieure de Journalisme de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3557,470 +3691,470 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
+                <w:t xml:space="preserve">European agricultural journalists as public policy actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Panel 32 - Journalist of the EU : Which role in policy-making process ?, à la 10th International Conference in Interpretive Policy Analysis (IPA) "Policies and their publics : discourses, actors and power"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille 2; CERAPS; Science Po Lille; MESH, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874121v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03871764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European agricultural journalists as public policy actors</w:t>
+                <w:t xml:space="preserve">Introduction - Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panel 32 - Journalist of the EU : Which role in policy-making process ?, à la 10th International Conference in Interpretive Policy Analysis (IPA) "Policies and their publics : discourses, actors and power"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lille 2; CERAPS; Science Po Lille; MESH, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d’études, Figure(s) agricole(s) : Pratiques et représentations médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS; l’Université de Lille 2, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03871764v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur au-dessus des professions ? Le journaliste agricole, acteur des politiques publiques</w:t>
+                <w:t xml:space="preserve">Les hors-champs de l’actualité agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ST46 – « Médias et communication : des objets de science politique ? », Session 2 : Décloisonnements inter/intra-disciplinaires et nouvelles perspectives théoriques en science politique, au VIème Congrès international des associations francophones de Science politique – CoSPoF 2015 - Discipline(s) et indiscipline(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude Pesticides et Santé des Travailleurs Agricoles : Entre mise en visibilité et invisibilisation, (Nathalie Jas et al.) programme SocioAgriPest, (APR ANSES 2012 – Financement Ecophyto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Jan 2015, Ivry-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03871794v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hors-champs de l’actualité agricole</w:t>
+                <w:t xml:space="preserve">Le secteur au-dessus des professions ? Le journaliste agricole, acteur des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude Pesticides et Santé des Travailleurs Agricoles : Entre mise en visibilité et invisibilisation, (Nathalie Jas et al.) programme SocioAgriPest, (APR ANSES 2012 – Financement Ecophyto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Jan 2015, Ivry-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">ST46 – « Médias et communication : des objets de science politique ? », Session 2 : Décloisonnements inter/intra-disciplinaires et nouvelles perspectives théoriques en science politique, au VIème Congrès international des associations francophones de Science politique – CoSPoF 2015 - Discipline(s) et indiscipline(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Feb 2015, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874091v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03871794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire corps avec les agriculteurs. La presse professionnelle agricole : un enjeu syndical pour la FNSEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SYMETT (Syndicalisme : méthodes / théories / terrains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Triangle UMR 5206 CNRS, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la “Profession” : La difficile autonomisation du journaliste agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4036,470 +4170,470 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RT 1, « Savoirs travail et professions », (Session 1c S3 : Rapports de domination entre groupes professionnels, II) du Vème Congrès de l’Association Française de Sociologie (AFS) « Les dominations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03871809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les changements de la politique agricole commune : Les journalistes spécialisés comme “passeurs” de l'action publique ?</w:t>
+                <w:t xml:space="preserve">Le vote des agriculteurs dans l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Chupin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Constructions européennes. Histoire et science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESSP; IRICE, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Le Tableau politique de la France de l’Ouest d’André Siegfried, 100 ans après. Héritages et postérités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités de Caen; Universités de Rouen; Universités de Paris-Ouest Nanterre, Jun 2013, Centre Culturel International de Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874093v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03872350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vote des agriculteurs dans l’Ouest</w:t>
+                <w:t xml:space="preserve">Accompagner les changements de la politique agricole commune : Les journalistes spécialisés comme “passeurs” de l'action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Gombin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Le Tableau politique de la France de l’Ouest d’André Siegfried, 100 ans après. Héritages et postérités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universités de Caen; Universités de Rouen; Universités de Paris-Ouest Nanterre, Jun 2013, Centre Culturel International de Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">Séminaire Constructions européennes. Histoire et science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESSP; IRICE, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03872350v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Par les agriculteurs, pour les agriculteurs” La presse agricole comme espace de représentations sociales de la profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études, Les agriculteurs dans la France contemporaine : groupes sociaux agricoles et représentations professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agro Sup Dijon, CESAER - UMR 1041 - INRA, Sep 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2007-2012 : Retour sur l'ouvrage Droit(es) Aux Urnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Etudes Electorales du Séminaire du laboratoire ERMES, Université de Nice-Sophia-Antipolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle économie politique de/pour l’action sociale en région PACA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Manier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de valorisation de la recherche en intervention sociale La production de connaissances : une montée en compétence pour les métiers de l’intervention sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Ressources régional Recherche et Intervention Sociale; ERMES, Université de Nice-Sophia-Antipolis, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journalisme spécialisé agricole tiraillé entre « information » et « communication »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4515,73 +4649,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Communication et journalisme : nouvelles frontières, nouvelles interdépendances ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Jan 2012, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03871823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort annoncée de la PAC pour 2013. Le rôle des journalistes agricoles dans la construction d’un consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4597,211 +4731,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les médiations de l’Europe politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03871802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats d’enquête sur les journalistes de l’Association française des journalistes agricoles (AFJA)</w:t>
+                <w:t xml:space="preserve">Le secteur agricole au prisme de sa presse professionnelle. Visibilisation et invisibilisation des agriculteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études de l'équipe Encadrement et sociabilité dans les mondes ruraux (ESMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agro Sup Dijon, CESAER - UMR 1041 - INRA, Jun 2011, Sermizelles, France</w:t>
+              <w:t xml:space="preserve">Journées d'études sociologie, Les agriculteurs dans la société française contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agro Sup Dijon, CESAER - UMR 1041 - INRA, Jan 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874132v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur agricole au prisme de sa presse professionnelle. Visibilisation et invisibilisation des agriculteurs ?</w:t>
+                <w:t xml:space="preserve">Premiers résultats d’enquête sur les journalistes de l’Association française des journalistes agricoles (AFJA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sociologie, Les agriculteurs dans la société française contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agro Sup Dijon, CESAER - UMR 1041 - INRA, Jan 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées d'études de l'équipe Encadrement et sociabilité dans les mondes ruraux (ESMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agro Sup Dijon, CESAER - UMR 1041 - INRA, Jun 2011, Sermizelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874135v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse, gardienne de la profession. Presse spécialisée et organisations professionnelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4817,669 +4951,669 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">table ronde n° 15 « La communication des institutions de pouvoir » au colloque international, Congrès annuel de la Société Québécoise de Science Politique (SQSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Québécoise de Science Politique (SQSP); Université de Laval, May 2010, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03871829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en environnement du milieu agricole : transformations des dispositifs de régulation et de la profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'IRISSO, UMR 7170, CNRS, à l'Université Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie politique du Châtillonais, Bourgogne et France. Une approche écologique du vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études de l'équipe l’ANR Jeunes Chercheurs REVISITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Sermizelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous conservateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication au colloque international AFSP/CEVIPOF/INRA/CIHEAM, « Les mondes agricoles en politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie politique du Châtillonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Sciences sociales en pratiques : les mondes ruraux », organisé par Ivan Bruneau, Julian Mischi et Nicolas Renahy, MSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie électorale quantitative face à l'électeur rural. Réflexions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication présentée au colloque « Battre campagne. Les élections municipales en milieu rural » organisé par Aurélia Troupel et Sylvain Barone, CEPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise au vert de l’agriculture légitime. Les agriculteurs des fermes de rencontre FARRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance « Agriculteurs contemporains et engagements professionnels » du séminaire Sciences sociales en pratique : les mondes ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualiser le ‘‘vote agricole''.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire inter-disciplinaire « Les mondes agricoles en politique », volet 5, séance 10 : radiographie électorale du « vote agricole »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sciences sur objet ? Le cas des sciences du rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etudes Les Etudes Environnementales, entre interdisciplinarité et pluridisciplinarité : Quels outils pour quelles utilisations ? - Réseau PREVERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEP de Grenoble, Jan 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5547,51 +5681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03B2BDD8"/>
+    <w:nsid w:val="E1BDBA5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5778,51 +5912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mayance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6335-547X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896342X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25222" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.407" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.168.0875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.001.0241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belalimat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fevrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;pinay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rocalve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#233;lia Mayenga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874119v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mayance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6335-547X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08896342X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05610130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.255.0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.168.0875" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11195" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.001.0241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870079v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belalimat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fevrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;pinay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Rocalve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ev&#233;lia Mayenga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874236v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>