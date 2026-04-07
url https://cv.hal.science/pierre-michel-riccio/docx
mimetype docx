--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -204,51 +204,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -359,191 +359,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme et l’Intelligence Artificielle : une contribution du numérique à la collaboration</w:t>
+                <w:t xml:space="preserve">Pour une approche éthique dans la mise à disposition et l’accès aux informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude TIC-IS’24 - Le numérique collaboratif : coopération, co-création et partage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">EUTIC 2024 - 19e CONFÉRENCE INTERNATIONALE EUTIC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Laguna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811895v1</w:t>
+                <w:t xml:space="preserve">hal-04811275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche éthique dans la mise à disposition et l’accès aux informations</w:t>
+                <w:t xml:space="preserve">L’Homme et l’Intelligence Artificielle : une contribution du numérique à la collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Aït-Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUTIC 2024 - 19e CONFÉRENCE INTERNATIONALE EUTIC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Laguna, Spain</w:t>
+              <w:t xml:space="preserve">Journées d’étude TIC-IS’24 - Le numérique collaboratif : coopération, co-création et partage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811275v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The appropriation by crisis managers of the “Business Continuity Plan” during the pandemic crisis</w:t>
               </w:r>
@@ -810,51 +810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance de la métaphore dans la conception des interfaces utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1063,359 +1063,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et de l'esprit, alors çà zéro !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+                <w:t xml:space="preserve">Pour une approche en compréhension de la mise en oeuvre des PCA dans les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Bou-Slihim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMTECDEV’2021 - Colloque Intelligence Artificielle 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les Entretiens du Risque 2021 "Activités et crises : les métiers du risque face aux enjeux de la société - Quels apports et quelles questions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMDR (Institut pour la Maitrise des Risques), Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276390v1</w:t>
+                <w:t xml:space="preserve">hal-03435357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie du prototype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+                <w:t xml:space="preserve">Et de l'esprit, alors çà zéro !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque M'2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
+              <w:t xml:space="preserve">COMTECDEV’2021 - Colloque Intelligence Artificielle 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430794v1</w:t>
+                <w:t xml:space="preserve">hal-03276390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche en compréhension de la mise en oeuvre des PCA dans les entreprises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+                <w:t xml:space="preserve">La vie du prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Wrembel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Entretiens du Risque 2021 "Activités et crises : les métiers du risque face aux enjeux de la société - Quels apports et quelles questions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMDR (Institut pour la Maitrise des Risques), Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque M'2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435357v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition numérique n’est pas que des défis, c'est aussi des opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1447,152 +1447,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peurs collectives d’aujourd’hui sont nos espoirs de demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transition numérique et intelligence organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
+              <w:t xml:space="preserve">M'2020 - Développement du management des technologies organisationnelles : quel impact sociétal ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997301v1</w:t>
+                <w:t xml:space="preserve">hal-02990487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une utilisation subversive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1611,152 +1611,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition numérique et intelligence organisationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les peurs collectives d’aujourd’hui sont nos espoirs de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M'2020 - Développement du management des technologies organisationnelles : quel impact sociétal ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990487v1</w:t>
+                <w:t xml:space="preserve">hal-02997301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'appropriation d'un dispositif de santé mobile pour le suivi de l'insomnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,103 +1794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement des troubles du sommeil : la recherche-projet Som'Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT (Institut Mines Telecom), Oct 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2073,329 +2073,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il (vraiment) un usager ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Armand</w:t>
+                <w:t xml:space="preserve">Un dispositif pour compléter la formation des équipes d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USAGER'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nîmes, Mar 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">MTO'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier - IMT Mines Alès - CPCLR, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969967v1</w:t>
+                <w:t xml:space="preserve">hal-01969230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible et invisible pour le déploiement d'équipes médicales en situation d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Migné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIC-IS'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan - Université Bordeaux-Montaigne, May 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif pour compléter la formation des équipes d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Migné</w:t>
+                <w:t xml:space="preserve">Y a-t-il (vraiment) un usager ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTO'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier - IMT Mines Alès - CPCLR, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">USAGER'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Mar 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969230v1</w:t>
+                <w:t xml:space="preserve">hal-01969967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un outil d'apprentissage pour les hôpitaux de campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2578,574 +2578,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des déchets comme système cognitif intelligent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La théorie des prototypes comme outil méthodologique pour l’analyse des situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lombardo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.-M. Riccio</w:t>
+                <w:t xml:space="preserve">Marielle Metge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium sur les Communautés de Pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422093v1</w:t>
+                <w:t xml:space="preserve">hal-01258148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des prototypes comme outil méthodologique pour l’analyse des situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion des déchets comme système cognitif intelligent, le cas Wasman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t>
+              <w:t xml:space="preserve">1er symposium KEDGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KEDGE BS, Jun 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258148v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des déchets comme système cognitif intelligent, le cas Wasman</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+                <w:t xml:space="preserve">Le crowdsourcing dans la durée : une affaire de contreparties ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tricot-Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er symposium KEDGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KEDGE BS, Jun 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">TIC-IS'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux-Montaigne, Oct 2014, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969982v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdsourcing dans la durée : une affaire de contreparties ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Utilisation croisée des réseaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tricot-Chamard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIC-IS'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux-Montaigne, Oct 2014, Nîmes, France</w:t>
+              <w:t xml:space="preserve">EUTIC'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lisbonne et Université Bordeaux-Montaigne, Oct 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970128v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation croisée des réseaux numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TIC, territoires et gestion intégrée des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tricot-Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUTIC'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lisbonne et Université Bordeaux-Montaigne, Oct 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EUTIC'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Waterford, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969220v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIC, territoires et gestion intégrée des déchets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les réseaux sémantiques étendus, une alternative aux ontologies dans la médiation entre parcours de recherche ou d'apprentissage et données préexistantes sur les réseaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUTIC'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Waterford, Irlande</w:t>
+              <w:t xml:space="preserve">Journées d'étude du groupe de travail TIC-IS de la SFSIC (TIC'IS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Villetaneuse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969224v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d'un dispositif pour faciliter le partage d'informations scientifiques : une esquisse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3161,1184 +3135,1115 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTO'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux sémantiques étendus, une alternative aux ontologies dans la médiation entre parcours de recherche ou d'apprentissage et données préexistantes sur les réseaux numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge Cartography and social network representation Application to collaborative platforms in scientific area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du groupe de travail TIC-IS de la SFSIC (TIC'IS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Signal-Image Technology and Internet Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, KUALA LUMPUR, Malaysia. pp.100-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2010.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812616v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Cartography and social network representation Application to collaborative platforms in scientific area</w:t>
+                <w:t xml:space="preserve">A travers les ontologies : vers de nouveaux agencements pour l'organisation et l'accès à l'information scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Plantié</w:t>
+                <w:t xml:space="preserve">Monique Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Signal-Image Technology and Internet Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque informations et organisations : nouvelles stratégies structures et fonctions (COSSI'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Shippagan, Nouveau-Brunswick, Canada. pp.47-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807943v1</w:t>
+                <w:t xml:space="preserve">hal-00812560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A travers les ontologies : vers de nouveaux agencements pour l'organisation et l'accès à l'information scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Une approche systémique et non-linéaire de l'émergence d'une communauté scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Commandré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque informations et organisations : nouvelles stratégies structures et fonctions (COSSI'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Shippagan, Nouveau-Brunswick, Canada. pp.47-59</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Dynamique de Réseaux Information Complexité et Non-linéarité (TIC'IS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812560v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l'accompagnement de projets de développement territorial et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pascual-Espuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (MTO'2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche systémique et non-linéaire de l'émergence d'une communauté scientifique</w:t>
+                <w:t xml:space="preserve">Pour une approche structurée et en compréhension de la construction d'une stratégie de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Dynamique de Réseaux Information Complexité et Non-linéarité (TIC'IS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France. 10 p</w:t>
+              <w:t xml:space="preserve">Journée d'étude Management des Technologies Organisationnelles (MTO'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812435v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche structurée et en compréhension de la construction d'une stratégie de développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Platform Using Knowledge Cartography - ToxNuc-E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reena Shetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Quinqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Commandré</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Penalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Management des Technologies Organisationnelles (MTO'2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS: Collaborative Technologies and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Orlando, FL, United States. pp.312-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2007.4621770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812194v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00370389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Platform Using Knowledge Cartography - ToxNuc-E</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Hybrid Knowledge Model to Help End-Users Retreive Relevant Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reena Shetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Quinqueton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS: Collaborative Technologies and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI 2007 workshop - KRAQ: Knowledge and Reasoning for Answering Questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00370389v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00370424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Knowledge Model to Help End-Users Retreive Relevant Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Hybrid Model for Knowledge Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Quinqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reena Shetty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2007 workshop - KRAQ: Knowledge and Reasoning for Answering Questions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICHIT: International Conference on Hybrid Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Jeju Island, South Korea. pp.355-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHIT.2006.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00370424v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00130778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Model for Knowledge Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Hybrid Method for Knowledge Processing Integration and Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reena Shetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Quinqueton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reena Shetty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHIT: International Conference on Hybrid Information Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICHIT.2006.147⟩</w:t>
+              <w:t xml:space="preserve">IRI: Information Reuse and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Waikoloa Village, HI, United States. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRI.2006.252386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00130778v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00370496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Method for Knowledge Processing Integration and Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Extended Semantic Network for Knowledge Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reena Shetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRI: Information Reuse and Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRI.2006.252386⟩</w:t>
+              <w:t xml:space="preserve">IIP: Intelligent Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Adelaide, SA, Australia. pp.135-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-44641-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00370496v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00370532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Semantic Network for Knowledge Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Extended Semantic Network for Knowledge Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reena Shetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETICSE: Emerging Trends in Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Tiruchengode, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00370619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4348,1078 +4253,1078 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'évaluation et transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2024, Collection Design numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régression numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2022, Collection Design numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management 2.1!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Mérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 09, 241 p., 2021, Collection Design numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie numérique et développement des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 08, 272 p., 2019, Collection Design numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 07, 270 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordres numériques : incertitude et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 06, 200 p., 2016, Collection Design numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux numériques et performance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 05, 256 p., 2015, Collection Design numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'innovation technologique à l'innovation managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 04, 300 p., 2014, Collection Design numérique, 978-2-35671-135-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des réseaux numériques dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 03, 308 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et innovation organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 02, 322 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des Technologies Organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 01, 352 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5429,1835 +5334,1835 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito - Collection numérique de l’AMUE n°28 : &amp;quot;Encore une belle année d'usages numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie du prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le design dans la cité : nouvelles manières d'appréhender la conception, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche nouvelle de la conception de dispositifs pour le suivi de maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (N° 1-2), pp.161-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ticetsociete.6615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et de l’esprit, alors ça, zéro !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une intelligence organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (2), pp.Pages 9 - 18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comma.172.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception et intégration d’objets connectés dans la prise en charge de l’insomnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Impacts sociétaux et développements du management des technologies organisationnelles, 13 (2), pp.213-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mto.013.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there (really) a user? The roles of contributor, user, customer, collaborator on digital platforms for scientific publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La place de l'usager en design | The Place of the User in Design, 20, pp.72-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12977/ocula2019-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déconnexion... c’est gratuit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sds.9676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre marque et consommateurs via les réseaux sociaux : une approche émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Big Data et visibilité en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIC et territoires, illustration à travers la gestion intégrée des déchets</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Numérique et organisations, 07, pp.14-25</w:t>
+              <w:t xml:space="preserve">Design numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le devenir des territoires ruraux (Pierre-Emmanuel Mérand)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968366v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">TIC et territoires, illustration à travers la gestion intégrée des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le devenir des territoires ruraux (Pierre-Emmanuel Mérand)</w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numérique et organisations, 07, pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968359v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pour mieux appréhender l'altérité en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1-2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie des prototypes comme outil méthodologique pour l'analyse des situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques et mutation des métiers audiovisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadia Ramsahye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Souclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Réseaux numériques et performance des entreprises, 05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la confiance numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Liothin</w:t>
+                <w:t xml:space="preserve">La connaissance au bout des doigts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mille réseaux : réticularité et société, 91, pp.84 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.1288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968416v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance au bout des doigts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Armand</w:t>
+                <w:t xml:space="preserve">Vers la confiance numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Liothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De l'innovation technologique à l'innovation managériale, 04</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969202v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marque B2B et médias sociaux : enjeux et modalités de la représentation</w:t>
+                <w:t xml:space="preserve">Le reti semantiche estese, un'alternativa alle ontologie per l'organizzazione della conoscenza nelle reti digitali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.26-37</w:t>
+              <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969209v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le reti semantiche estese, un'alternativa alle ontologie per l'organizzazione della conoscenza nelle reti digitali</w:t>
+                <w:t xml:space="preserve">Marque B2B et médias sociaux : enjeux et modalités de la représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, à paraître</w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.26-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812742v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle d'efficience des collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Knowledge Representation Model based on Hybrid Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reena Shetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convergence Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (3), pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00370483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7267,147 +7172,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécessaire création d’une relation persistante aux objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Forces d'Innovation de la Subversion Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979-10-300-0966-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail sur les compétences non techniques pour des équipes en médecine de catastrophe visiblement plus efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7422,87 +7327,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visibles et invisibles dans les pratiques médiatiques et les interactions en réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2020, 978-2354124397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche systémique de la conception d'un simulateur en gestion des catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7521,603 +7426,603 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University Research Institute of Applied Communication (URIAC) National &amp; Kapodistrian University of Athens, Athens, Greece. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Logic and new forms of governance Proceedings of the 12th edition of the Eutic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-960-99791-4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste Management as a Smart Cognitive System: The Wasman Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference SOCO’18-CISIS’18-ICEUTE’18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.407-414, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94120-2_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des technologies numériques sur le petites maisons d'édition : le cas d'un éditeur scientifique, les Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design &amp; innovation dans la chaine du livre : écrire, éditer, lire à l'ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-165, 2017, 978-2-13-078883-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une théorie des prototypes réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybridités, frontières et seuils : l'ouverture des espaces informationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Manouba, pp.92-106, 2016, 978-9938-14-825-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux numériques étendus, une alternative aux ontologies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger Bautier, Pierre-Michel Riccio, Geneviève Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des usages aux pratiques : le Web a-t-il un sens ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-59, 2016, Labyrinthes, 979-10-300-0081-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat entreprise-laboratoire peut-il constituer une communauté de pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lise Vieira, Claude Lishou et Noble Akam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique au coeur des partenariats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.175-186, 2011, EUTIC, 978-2-85892-400-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux agencements pour l'organisation et l'accès à l'information scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole des mines d'Alès - Sup de Co Montpellier - Chambre Professionnelle du Conseil LR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.253-262, 2009, Management des Technologies Organisationnelles, 978-2-911256-12-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8127,364 +8032,364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design dans la cité : Nouvelles manières d’appréhender la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Deni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tufano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des mines, 14, 267 p., 2022, Management des technologies organisationnelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des usages aux pratiques : le Web a-t-il un sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Bautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. , 188 p., 2016, Collection Labyrinthes, Lise Vieira, 979-10-300-0081-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre usages et pratiques : la mutation des métiers de l'audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadia Ramsahye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Souclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70 p., 2014, Pierre-Michel Riccio, 978-2-35671-147-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie et Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, pp.106, 2013, Economie et gestion, 978-2-35671-025-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8494,51 +8399,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage de documents scientifiques : problématique et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8547,51 +8452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8601,563 +8506,563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation Cognitive : de la compréhension de situations complexes à la mise en œuvre des technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 112 p. et 414 p. d'annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOLEUM, paysages de l'olivier - études KNOLEUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vera Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Luis Castillo Palomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Kanella Katsilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vera Marquez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georgia Paloglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 186 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNOLEUM, réseau méditerranéen de développement local durable dans les territoires de l'olivier - étude V : stratégies de développement</w:t>
+                <w:t xml:space="preserve">KNOLEUM, paisajes del olivo - Red mediterránea de desarrollo local sostenible en las tierras del olivo - estudio V: estrategias para el desarrollo (síntesis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, 18 p</w:t>
+              <w:t xml:space="preserve">2008, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812127v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNOLEUM, paisajes del olivo - Red mediterránea de desarrollo local sostenible en las tierras del olivo - estudio V: estrategias para el desarrollo (síntesis)</w:t>
+                <w:t xml:space="preserve">KNOLEUM, réseau méditerranéen de développement local durable dans les territoires de l'olivier - étude V : stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00812188v1</w:t>
+                <w:t xml:space="preserve">hal-00812127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOLEUM, paysages de l'olivier - étude V : stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9167,138 +9072,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux sémantiques étendus pour la gestion d’informations et de connaissances dans le domaine de la Toxicologie Nucléaire Environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reena Shetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIC: Rencontres Intelligence Collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nîmes, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00121929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9366,51 +9271,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A5051EB"/>
+    <w:nsid w:val="DA4DF981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9597,51 +9502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-michel-riccio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-8389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10254171X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95360533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068018152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Bou-Slihim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_p736-cd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Agostinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03896542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02445492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mign&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agostinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Riccio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Metge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tricot-Chamard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Commandr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual-Espuny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHIT.2006.147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2006.252386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-44641-7_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel M&#233;rand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6615" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.9676" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Ramsahye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souclier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Liothin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1288" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mondon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reveillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970543v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94120-2_39" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lancien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/design-et-innovation-dans-la-chaine-du-livre--9782130788836-page-159?site_lang=fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/des-usages-aux-pratiques-le-web-a-t-il-un-sens-5236.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03949174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-michel-riccio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-8389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10254171X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95360533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068018152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Bou-Slihim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_p736-cd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Agostinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03896542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02445492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Metge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tricot-Chamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.45" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Commandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual-Espuny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHIT.2006.147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2006.252386" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-44641-7_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel M&#233;rand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.9676" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Ramsahye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souclier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Liothin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mondon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reveillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94120-2_39" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lancien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/design-et-innovation-dans-la-chaine-du-livre--9782130788836-page-159?site_lang=fr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/des-usages-aux-pratiques-le-web-a-t-il-un-sens-5236.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03949174v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>