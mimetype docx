--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -359,191 +359,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche éthique dans la mise à disposition et l’accès aux informations</w:t>
+                <w:t xml:space="preserve">L’Homme et l’Intelligence Artificielle : une contribution du numérique à la collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Aït-Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUTIC 2024 - 19e CONFÉRENCE INTERNATIONALE EUTIC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Laguna, Spain</w:t>
+              <w:t xml:space="preserve">Journées d’étude TIC-IS’24 - Le numérique collaboratif : coopération, co-création et partage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811275v1</w:t>
+                <w:t xml:space="preserve">hal-04811895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme et l’Intelligence Artificielle : une contribution du numérique à la collaboration</w:t>
+                <w:t xml:space="preserve">Pour une approche éthique dans la mise à disposition et l’accès aux informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude TIC-IS’24 - Le numérique collaboratif : coopération, co-création et partage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">EUTIC 2024 - 19e CONFÉRENCE INTERNATIONALE EUTIC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Laguna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811895v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The appropriation by crisis managers of the “Business Continuity Plan” during the pandemic crisis</w:t>
               </w:r>
@@ -810,51 +810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance de la métaphore dans la conception des interfaces utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1164,51 +1164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et de l'esprit, alors çà zéro !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1371,51 +1371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition numérique n’est pas que des défis, c'est aussi des opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1447,273 +1447,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition numérique et intelligence organisationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pour une utilisation subversive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M'2020 - Développement du management des technologies organisationnelles : quel impact sociétal ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990487v1</w:t>
+                <w:t xml:space="preserve">hal-02997306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une utilisation subversive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les peurs collectives d’aujourd’hui sont nos espoirs de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997306v1</w:t>
+                <w:t xml:space="preserve">hal-02997301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peurs collectives d’aujourd’hui sont nos espoirs de demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transition numérique et intelligence organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
+              <w:t xml:space="preserve">M'2020 - Développement du management des technologies organisationnelles : quel impact sociétal ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997301v1</w:t>
+                <w:t xml:space="preserve">hal-02990487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'appropriation d'un dispositif de santé mobile pour le suivi de l'insomnie</w:t>
               </w:r>
@@ -2073,299 +2073,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif pour compléter la formation des équipes d'urgence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible et invisible pour le déploiement d'équipes médicales en situation d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Migné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTO'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier - IMT Mines Alès - CPCLR, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TIC-IS'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan - Université Bordeaux-Montaigne, May 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969230v1</w:t>
+                <w:t xml:space="preserve">hal-01969232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible et invisible pour le déploiement d'équipes médicales en situation d'urgence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y a-t-il (vraiment) un usager ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Migné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIC-IS'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perpignan - Université Bordeaux-Montaigne, May 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">USAGER'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Mar 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969232v1</w:t>
+                <w:t xml:space="preserve">hal-01969967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il (vraiment) un usager ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Armand</w:t>
+                <w:t xml:space="preserve">Un dispositif pour compléter la formation des équipes d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USAGER'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nîmes, Mar 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">MTO'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier - IMT Mines Alès - CPCLR, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969967v1</w:t>
+                <w:t xml:space="preserve">hal-01969230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un outil d'apprentissage pour les hôpitaux de campagne</w:t>
               </w:r>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2692,51 +2692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des déchets comme système cognitif intelligent, le cas Wasman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2938,51 +2938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC, territoires et gestion intégrée des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3338,204 +3338,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche systémique et non-linéaire de l'émergence d'une communauté scientifique</w:t>
+                <w:t xml:space="preserve">Méthodologie pour l'accompagnement de projets de développement territorial et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pascual-Espuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Dynamique de Réseaux Information Complexité et Non-linéarité (TIC'IS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France. 10 p</w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (MTO'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812435v1</w:t>
+                <w:t xml:space="preserve">hal-00487216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour l'accompagnement de projets de développement territorial et durable</w:t>
+                <w:t xml:space="preserve">Une approche systémique et non-linéaire de l'émergence d'une communauté scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pascual-Espuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (MTO'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Dynamique de Réseaux Information Complexité et Non-linéarité (TIC'IS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487216v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche structurée et en compréhension de la construction d'une stratégie de développement</w:t>
               </w:r>
@@ -5715,51 +5715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et de l’esprit, alors ça, zéro !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5797,51 +5797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une intelligence organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6338,51 +6338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et territoires, illustration à travers la gestion intégrée des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Numérique et organisations, 07, pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6502,51 +6502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6833,178 +6833,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le reti semantiche estese, un'alternativa alle ontologie per l'organizzazione della conoscenza nelle reti digitali</w:t>
+                <w:t xml:space="preserve">Marque B2B et médias sociaux : enjeux et modalités de la représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, à paraître</w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.26-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812742v1</w:t>
+                <w:t xml:space="preserve">hal-01969209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marque B2B et médias sociaux : enjeux et modalités de la représentation</w:t>
+                <w:t xml:space="preserve">Le reti semantiche estese, un'alternativa alle ontologie per l'organizzazione della conoscenza nelle reti digitali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.26-37</w:t>
+              <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969209v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle d'efficience des collectifs</w:t>
               </w:r>
@@ -7186,51 +7186,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécessaire création d’une relation persistante aux objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7488,51 +7488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference SOCO’18-CISIS’18-ICEUTE’18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.407-414, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7687,51 +7687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybridités, frontières et seuils : l'ouverture des espaces informationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Manouba, pp.92-106, 2016, 978-9938-14-825-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7842,51 +7842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat entreprise-laboratoire peut-il constituer une communauté de pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8694,51 +8694,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNOLEUM, paisajes del olivo - Red mediterránea de desarrollo local sostenible en las tierras del olivo - estudio V: estrategias para el desarrollo (síntesis)</w:t>
+                <w:t xml:space="preserve">KNOLEUM, réseau méditerranéen de développement local durable dans les territoires de l'olivier - étude V : stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Le Manchec</w:t>
@@ -8770,93 +8770,93 @@
                 <w:t xml:space="preserve">Mélanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, 20 p</w:t>
+              <w:t xml:space="preserve">2008, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812188v1</w:t>
+                <w:t xml:space="preserve">hal-00812127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNOLEUM, réseau méditerranéen de développement local durable dans les territoires de l'olivier - étude V : stratégies de développement</w:t>
+                <w:t xml:space="preserve">KNOLEUM, paisajes del olivo - Red mediterránea de desarrollo local sostenible en las tierras del olivo - estudio V: estrategias para el desarrollo (síntesis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Le Manchec</w:t>
@@ -8888,69 +8888,69 @@
                 <w:t xml:space="preserve">Mélanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, 18 p</w:t>
+              <w:t xml:space="preserve">2008, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812127v1</w:t>
+                <w:t xml:space="preserve">hal-00812188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOLEUM, paysages de l'olivier - étude V : stratégies de développement</w:t>
               </w:r>
@@ -9271,51 +9271,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA4DF981"/>
+    <w:nsid w:val="DD4C11FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9502,51 +9502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-michel-riccio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-8389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10254171X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95360533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068018152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Bou-Slihim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_p736-cd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Agostinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03896542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02445492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Metge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tricot-Chamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.45" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Commandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual-Espuny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHIT.2006.147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2006.252386" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-44641-7_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel M&#233;rand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.9676" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Ramsahye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souclier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Liothin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mondon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reveillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94120-2_39" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lancien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/design-et-innovation-dans-la-chaine-du-livre--9782130788836-page-159?site_lang=fr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/des-usages-aux-pratiques-le-web-a-t-il-un-sens-5236.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03949174v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-michel-riccio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-8389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10254171X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95360533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068018152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Bou-Slihim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_p736-cd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Agostinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03896542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02445492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Metge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tricot-Chamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.45" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Commandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual-Espuny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHIT.2006.147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2006.252386" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-44641-7_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel M&#233;rand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.9676" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Ramsahye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souclier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Liothin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mondon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reveillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94120-2_39" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lancien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/design-et-innovation-dans-la-chaine-du-livre--9782130788836-page-159?site_lang=fr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/des-usages-aux-pratiques-le-web-a-t-il-un-sens-5236.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03949174v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>