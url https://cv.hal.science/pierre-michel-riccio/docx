--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -359,191 +359,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme et l’Intelligence Artificielle : une contribution du numérique à la collaboration</w:t>
+                <w:t xml:space="preserve">Pour une approche éthique dans la mise à disposition et l’accès aux informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude TIC-IS’24 - Le numérique collaboratif : coopération, co-création et partage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">EUTIC 2024 - 19e CONFÉRENCE INTERNATIONALE EUTIC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Laguna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811895v1</w:t>
+                <w:t xml:space="preserve">hal-04811275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche éthique dans la mise à disposition et l’accès aux informations</w:t>
+                <w:t xml:space="preserve">L’Homme et l’Intelligence Artificielle : une contribution du numérique à la collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Aït-Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUTIC 2024 - 19e CONFÉRENCE INTERNATIONALE EUTIC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Laguna, Spain</w:t>
+              <w:t xml:space="preserve">Journées d’étude TIC-IS’24 - Le numérique collaboratif : coopération, co-création et partage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811275v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The appropriation by crisis managers of the “Business Continuity Plan” during the pandemic crisis</w:t>
               </w:r>
@@ -810,51 +810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance de la métaphore dans la conception des interfaces utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1158,264 +1158,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et de l'esprit, alors çà zéro !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+                <w:t xml:space="preserve">La vie du prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Wrembel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMTECDEV’2021 - Colloque Intelligence Artificielle 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque M'2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276390v1</w:t>
+                <w:t xml:space="preserve">hal-03430794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie du prototype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+                <w:t xml:space="preserve">Et de l'esprit, alors çà zéro !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque M'2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
+              <w:t xml:space="preserve">COMTECDEV’2021 - Colloque Intelligence Artificielle 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430794v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition numérique n’est pas que des défis, c'est aussi des opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1447,139 +1447,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une utilisation subversive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition numérique et intelligence organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
+              <w:t xml:space="preserve">M'2020 - Développement du management des technologies organisationnelles : quel impact sociétal ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997306v1</w:t>
+                <w:t xml:space="preserve">hal-02990487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peurs collectives d’aujourd’hui sont nos espoirs de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1611,152 +1611,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition numérique et intelligence organisationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pour une utilisation subversive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M'2020 - Développement du management des technologies organisationnelles : quel impact sociétal ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13e Journées d’études TIC.IS - TIC Information et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990487v1</w:t>
+                <w:t xml:space="preserve">hal-02997306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'appropriation d'un dispositif de santé mobile pour le suivi de l'insomnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Wrembel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,103 +1794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement des troubles du sommeil : la recherche-projet Som'Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT (Institut Mines Telecom), Oct 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2073,299 +2073,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible et invisible pour le déploiement d'équipes médicales en situation d'urgence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dispositif pour compléter la formation des équipes d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Migné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIC-IS'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perpignan - Université Bordeaux-Montaigne, May 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">MTO'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier - IMT Mines Alès - CPCLR, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969232v1</w:t>
+                <w:t xml:space="preserve">hal-01969230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il (vraiment) un usager ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible et invisible pour le déploiement d'équipes médicales en situation d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Migné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USAGER'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nîmes, Mar 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">TIC-IS'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan - Université Bordeaux-Montaigne, May 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969967v1</w:t>
+                <w:t xml:space="preserve">hal-01969232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif pour compléter la formation des équipes d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Migné</w:t>
+                <w:t xml:space="preserve">Y a-t-il (vraiment) un usager ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTO'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier - IMT Mines Alès - CPCLR, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">USAGER'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, Mar 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969230v1</w:t>
+                <w:t xml:space="preserve">hal-01969967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un outil d'apprentissage pour les hôpitaux de campagne</w:t>
               </w:r>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2692,51 +2692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des déchets comme système cognitif intelligent, le cas Wasman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2938,51 +2938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC, territoires et gestion intégrée des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3338,204 +3338,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour l'accompagnement de projets de développement territorial et durable</w:t>
+                <w:t xml:space="preserve">Une approche systémique et non-linéaire de l'émergence d'une communauté scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pascual-Espuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (MTO'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Dynamique de Réseaux Information Complexité et Non-linéarité (TIC'IS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487216v1</w:t>
+                <w:t xml:space="preserve">hal-00812435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche systémique et non-linéaire de l'émergence d'une communauté scientifique</w:t>
+                <w:t xml:space="preserve">Méthodologie pour l'accompagnement de projets de développement territorial et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pascual-Espuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Dynamique de Réseaux Information Complexité et Non-linéarité (TIC'IS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France. 10 p</w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (MTO'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812435v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche structurée et en compréhension de la construction d'une stratégie de développement</w:t>
               </w:r>
@@ -5486,103 +5486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie du prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le design dans la cité : nouvelles manières d'appréhender la conception, 14</w:t>
@@ -5611,64 +5611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche nouvelle de la conception de dispositifs pour le suivi de maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5715,51 +5715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et de l’esprit, alors ça, zéro !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5797,51 +5797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une intelligence organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5888,64 +5888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception et intégration d’objets connectés dans la prise en charge de l’insomnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Wrembel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6338,51 +6338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et territoires, illustration à travers la gestion intégrée des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Numérique et organisations, 07, pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6502,51 +6502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6833,178 +6833,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marque B2B et médias sociaux : enjeux et modalités de la représentation</w:t>
+                <w:t xml:space="preserve">Le reti semantiche estese, un'alternativa alle ontologie per l'organizzazione della conoscenza nelle reti digitali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.26-37</w:t>
+              <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969209v1</w:t>
+                <w:t xml:space="preserve">hal-00812742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le reti semantiche estese, un'alternativa alle ontologie per l'organizzazione della conoscenza nelle reti digitali</w:t>
+                <w:t xml:space="preserve">Marque B2B et médias sociaux : enjeux et modalités de la représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, à paraître</w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.26-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812742v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle d'efficience des collectifs</w:t>
               </w:r>
@@ -7186,51 +7186,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécessaire création d’une relation persistante aux objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7488,51 +7488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference SOCO’18-CISIS’18-ICEUTE’18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.407-414, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7655,238 +7655,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une théorie des prototypes réseaux</w:t>
+                <w:t xml:space="preserve">Les réseaux numériques étendus, une alternative aux ontologies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Bautier, Pierre-Michel Riccio, Geneviève Vidal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybridités, frontières et seuils : l'ouverture des espaces informationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Manouba, pp.92-106, 2016, 978-9938-14-825-1</w:t>
+              <w:t xml:space="preserve">Des usages aux pratiques : le Web a-t-il un sens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-59, 2016, Labyrinthes, 979-10-300-0081-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970613v1</w:t>
+                <w:t xml:space="preserve">hal-01970637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux numériques étendus, une alternative aux ontologies ?</w:t>
+                <w:t xml:space="preserve">Vers une théorie des prototypes réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Metge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des usages aux pratiques : le Web a-t-il un sens ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hybridités, frontières et seuils : l'ouverture des espaces informationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Manouba, pp.92-106, 2016, 978-9938-14-825-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01970637v1</w:t>
+                <w:t xml:space="preserve">hal-01970613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat entreprise-laboratoire peut-il constituer une communauté de pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8694,51 +8694,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNOLEUM, réseau méditerranéen de développement local durable dans les territoires de l'olivier - étude V : stratégies de développement</w:t>
+                <w:t xml:space="preserve">KNOLEUM, paisajes del olivo - Red mediterránea de desarrollo local sostenible en las tierras del olivo - estudio V: estrategias para el desarrollo (síntesis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Le Manchec</w:t>
@@ -8770,93 +8770,93 @@
                 <w:t xml:space="preserve">Mélanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, 18 p</w:t>
+              <w:t xml:space="preserve">2008, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812127v1</w:t>
+                <w:t xml:space="preserve">hal-00812188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNOLEUM, paisajes del olivo - Red mediterránea de desarrollo local sostenible en las tierras del olivo - estudio V: estrategias para el desarrollo (síntesis)</w:t>
+                <w:t xml:space="preserve">KNOLEUM, réseau méditerranéen de développement local durable dans les territoires de l'olivier - étude V : stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Le Manchec</w:t>
@@ -8888,69 +8888,69 @@
                 <w:t xml:space="preserve">Mélanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, 20 p</w:t>
+              <w:t xml:space="preserve">2008, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812188v1</w:t>
+                <w:t xml:space="preserve">hal-00812127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOLEUM, paysages de l'olivier - étude V : stratégies de développement</w:t>
               </w:r>
@@ -9271,51 +9271,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD4C11FD"/>
+    <w:nsid w:val="6C117E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9502,51 +9502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-michel-riccio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-8389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10254171X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95360533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068018152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Bou-Slihim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_p736-cd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Agostinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03896542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02445492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Metge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tricot-Chamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.45" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Commandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual-Espuny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHIT.2006.147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2006.252386" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-44641-7_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel M&#233;rand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.9676" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Ramsahye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souclier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Liothin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mondon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reveillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94120-2_39" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lancien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/design-et-innovation-dans-la-chaine-du-livre--9782130788836-page-159?site_lang=fr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/des-usages-aux-pratiques-le-web-a-t-il-un-sens-5236.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03949174v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-michel-riccio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-8389" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10254171X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95360533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000068018152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04811895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Bou-Slihim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_p736-cd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Agostinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03896542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02997306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02445492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Metge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tricot-Chamard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.45" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Commandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual-Espuny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHIT.2006.147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2006.252386" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-44641-7_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430299v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel M&#233;rand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812454v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04195160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.9676" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Ramsahye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souclier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Liothin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mondon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02990288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reveillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94120-2_39" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lancien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/design-et-innovation-dans-la-chaine-du-livre--9782130788836-page-159?site_lang=fr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970637v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/des-usages-aux-pratiques-le-web-a-t-il-un-sens-5236.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03949174v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>