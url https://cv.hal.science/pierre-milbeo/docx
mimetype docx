--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -502,425 +502,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation Glucose-1-phosphate thymidylyltransferase (RmlA) inhibitors: An extended SAR study to direct future design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1-Aminobicyclo[2.2.2]octane-2-carboxylic acid and derivatives as chiral constrained bridged scaffolds for foldamers and chiral catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganyuan Xiao</w:t>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Alphey</w:t>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Tran</w:t>
+                <w:t xml:space="preserve">Monique Calmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Pirrie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50, pp.116477. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (3), pp.685-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087058v1</w:t>
+                <w:t xml:space="preserve">hal-03371473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterisation and cytotoxic activity evaluation of new metal-salen complexes based on the 1,2-bicyclo[2.2.2]octane bridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next generation Glucose-1-phosphate thymidylyltransferase (RmlA) inhibitors: An extended SAR study to direct future design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganyuan Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Alphey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pirrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milbeo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.152706. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.116477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.152706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103305v1</w:t>
+                <w:t xml:space="preserve">hal-05087058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Aminobicyclo[2.2.2]octane-2-carboxylic acid and derivatives as chiral constrained bridged scaffolds for foldamers and chiral catalysts</w:t>
+                <w:t xml:space="preserve">Synthesis, characterisation and cytotoxic activity evaluation of new metal-salen complexes based on the 1,2-bicyclo[2.2.2]octane bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (3), pp.685-696. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.152706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.152706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371473v1</w:t>
+                <w:t xml:space="preserve">hal-03103305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical‐Mediated Acyl Thiol‐Ene Reaction for Rapid Synthesis of Biomolecular Thioester Derivatives</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1317,90 +1317,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C 1 -Symmetric 1,2-Diaminobicyclo[2.2.2]octane Ligands in Copper-Catalyzed Asymmetric Henry Reaction: Catalyst Development and DFT Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (2), pp.178-187. </w:t>
@@ -1451,90 +1451,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Enantiopure 1,2-Diaminobicyclo[2.2.2]octane Derivatives, C 1 -Symmetric Chiral 1,2-Diamines with a Rigid Bicyclic Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (6), pp.3144 - 3151. </w:t>
@@ -1598,77 +1598,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Maurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72 (13), pp.1706-1715. </w:t>
@@ -2101,51 +2101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Picois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Boutahri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zanato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre T Milbeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lebr&#234;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301311" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganyuan Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Alphey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pirrie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152706" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calm&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00680" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Mclean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lynch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcsweeney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Scanlan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100615" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701452" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Maurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.02.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milb&#233;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2025_98" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03824580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT209" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Picois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Boutahri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zanato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29061408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre T Milbeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400540" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lebr&#234;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301311" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Calm&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00680" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganyuan Xiao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Alphey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pirrie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moulat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152706" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Mclean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lynch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mcsweeney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Scanlan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100615" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701452" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Maurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.02.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milb&#233;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2025_98" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03824580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT209" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>