--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1058,51 +1058,51 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2018.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122608v1</w:t>
+                <w:t xml:space="preserve">hal-02332492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-body formation by selective transfer in a NiCr / AgPd electrical contact. Consequences on wear and remediation by a barrel tumble finishing</w:t>
               </w:r>
@@ -1175,51 +1175,51 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2018.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332492v1</w:t>
+                <w:t xml:space="preserve">hal-03122608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of the failure behavior of carbonitrided parts</w:t>
               </w:r>
@@ -1735,381 +1735,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale method for modeling thin sheet buckling under residual stresses in the context of strip rolling</w:t>
+                <w:t xml:space="preserve">Investigation on the effect of external mechanical stress on the DC characteristics of GaAs microwave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Kokou Adokanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Pressecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.03.028⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - Proceedings of ESREF 2015, 55 (9-10), pp.1697-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159078v1</w:t>
+                <w:t xml:space="preserve">hal-01180774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the effect of external mechanical stress on the DC characteristics of GaAs microwave devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Inal</w:t>
+                <w:t xml:space="preserve">Multi-scale method for modeling thin sheet buckling under residual stresses in the context of strip rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.62-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01180774v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifested flatness defect prediction in cold rolling of thin strips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Numerical Treatments of Slipping/No-Slip Zones in Cold Rolling of Thin Sheets with Heavy Roll Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Shigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (2), pp.283-292. </w:t>
+              <w:t xml:space="preserve">Journal of Fuel and Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.113-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-014-1166-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/lubricants3020113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960137v1</w:t>
+                <w:t xml:space="preserve">hal-01247908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of reduction ability between multi-stage cold drawing and rolling of stainless steel wire – Experimental and numerical investigations of damage</w:t>
               </w:r>
@@ -2218,131 +2218,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Treatments of Slipping/No-Slip Zones in Cold Rolling of Thin Sheets with Heavy Roll Deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manifested flatness defect prediction in cold rolling of thin strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukio Shigaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fuel and Lubricants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (2), pp.113-131. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.283-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/lubricants3020113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-014-1166-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247908v1</w:t>
+                <w:t xml:space="preserve">hal-00960137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust design of thermo-mechanical MEMS switch embedded in aluminium BEOL interconnect</w:t>
               </w:r>
@@ -2726,290 +2726,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ductile damage for a high carbon steel using 3D X-ray micro-tomography and mechanical tests - Application to the identification of a shear modified GTN model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An accurate time integration scheme for arbitrary rotation motion: application to metal forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">Koffi Kpodzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Verdu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.12.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-014-1208-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944805v1</w:t>
+                <w:t xml:space="preserve">hal-01103101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate time integration scheme for arbitrary rotation motion: application to metal forming simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Characterization of ductile damage for a high carbon steel using 3D X-ray micro-tomography and mechanical tests - Application to the identification of a shear modified GTN model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.175 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-014-1208-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01103101v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced roll bite models for cold and temper rolling processes</w:t>
               </w:r>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Takahama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgia Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 106 (4)</w:t>
@@ -3618,261 +3618,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development and Identification of Phenomenological Damage Models - Application to Industrial Wire Drawing and Rolling Processes</w:t>
+                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models via hybrid numerical-experimental analysis of fracture experiments conducted on a zirconium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.213⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (24), pp.3984-3999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847739v1</w:t>
+                <w:t xml:space="preserve">hal-00861363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models via hybrid numerical-experimental analysis of fracture experiments conducted on a zirconium alloy</w:t>
+                <w:t xml:space="preserve">On the Development and Identification of Phenomenological Damage Models - Application to Industrial Wire Drawing and Rolling Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gaillac</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (24), pp.3984-3999. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554 - 557, pp.213-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861363v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to tribology in manufacturing processes</w:t>
               </w:r>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Buessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4771,77 +4771,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ironmaking &amp; Steelmaking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (4), pp.Pages 290-297. </w:t>
@@ -4905,77 +4905,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (Numéro 3-4, Mai-Août 2009), pp.305-309. </w:t>
@@ -5124,302 +5124,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ToF-SIMS surface analysis to tribochemistry in metal forming processes</w:t>
+                <w:t xml:space="preserve">Accelerated 3D FEM computation of the mechanical history of the metal deformation in cold pilgering of tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dauchot</w:t>
+                <w:t xml:space="preserve">Benoît Lodej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle de Castro</w:t>
+                <w:t xml:space="preserve">Kader Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Repoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177 (1-3), pp.Pages 188-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2006.04.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.03.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514113v1</w:t>
+                <w:t xml:space="preserve">hal-00512784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated 3D FEM computation of the mechanical history of the metal deformation in cold pilgering of tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of ToF-SIMS surface analysis to tribochemistry in metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lodej</w:t>
+                <w:t xml:space="preserve">Emmanuelle de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kader Niang</w:t>
+                <w:t xml:space="preserve">Monique Repoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Combarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 177 (1-3), pp.Pages 188-191. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 260 (3), pp.Pages 296-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2006.04.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512784v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot and cold strip rolling processes</w:t>
               </w:r>
@@ -5624,51 +5624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of additives on friction during plane strain compression of aluminium strip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P.F. Sutcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Combarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5740,64 +5740,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribology of plane strain compression tests on aluminium strip using ToF-SIMS analysis of transfer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P.F. Sutcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Combarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Repoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Doudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 125-126 (Special Issue), pp.Pages 814-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6173,328 +6173,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasto-hydrodynamic lubrication (PHD) - application of lubrication theory to metal forming processes</w:t>
+                <w:t xml:space="preserve">Compréhension et modélisation du régime mixte : synthèse des avancées et perspectives d'applications industrielles : Frottement et lubrification en mise en forme = Understanding and modelling the mixed lubrication regime: summary of achievements and perspectives of industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gratacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01215-X⟩</w:t>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5, pp.Pages 459-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal:2001200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536393v1</w:t>
+                <w:t xml:space="preserve">hal-00574229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension et modélisation du régime mixte : synthèse des avancées et perspectives d'applications industrielles : Frottement et lubrification en mise en forme = Understanding and modelling the mixed lubrication regime: summary of achievements and perspectives of industrial applications</w:t>
+                <w:t xml:space="preserve">Plasto-hydrodynamic lubrication (PHD) - application of lubrication theory to metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 5, pp.Pages 459-463. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (5), p. 729-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal:2001200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01215-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574229v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribochimie du laminage à froid : étude par ToF-SIMS de la chimisorption sur la tôle des additifs du lubrifiant : Tribologie de la mise en forme des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Combarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Repoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dessalces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6583,64 +6583,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gratacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5, pp.Pages 423-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7930,51 +7930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling roll stack deformation for flat rolling mills via finite element method: a critical review of some simplifying assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Shigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatas Mezencio Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8222,402 +8222,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance à la rayure de revêtements de sols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+                <w:t xml:space="preserve">Localisation de la rupture dans un assemblage collé titane-époxy par essai TAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">JADH 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334030v1</w:t>
+                <w:t xml:space="preserve">hal-04028682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de la rupture dans un assemblage collé titane-époxy par essai TAST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Grunenwald</w:t>
+                <w:t xml:space="preserve">influence of the temperature on the wear of automotive transmission belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legorju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadou Diew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Annecy (74000), France</w:t>
+              <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028682v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">influence of the temperature on the wear of automotive transmission belts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imène Lahouij</w:t>
+                <w:t xml:space="preserve">Résistance à la rayure de revêtements de sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamadou Diew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334059v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mechanism by which Chromium Improves Strip Surface Cleanliness in Steel Strip Cold Rolling</w:t>
               </w:r>
@@ -8733,51 +8733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element model for roll stack deformation coupled with a Multi-Slab model for strip deformation for flat rolling simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Shigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9027,51 +9027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical analysis of GaAs devices under temperature-humidity-bias testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Adokanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9079,51 +9079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems - EuroSimE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Budapest, Hungary. 8 p. - ISBN 978-1-4799-9949-1 </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9447,51 +9447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology in Manufacturing Processes - ICTMP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Darmstadt, Germany. pp.48-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9787,890 +9787,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANCED ROLL BITE MODELS FOR COLD AND TEMPER ROLLING PROCESSES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talib Dbouk</w:t>
+                <w:t xml:space="preserve">Une méthode multimaillages multiphysiques pour accélérer la simulation numérique des procédés incrémentaux continus: Application au laminage à pas de pèlerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kpodzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Rolling Conference-6th European Rolling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, venise, Italy. paper n°213</w:t>
+              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824368v1</w:t>
+                <w:t xml:space="preserve">hal-00861813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode multi-échelle pour la modélisation du flambage des tôles minces sous contraintes résiduelles - Application au laminage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models for complex loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861414v1</w:t>
+                <w:t xml:space="preserve">hal-00861834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode multimaillages multiphysiques pour accélérer la simulation numérique des procédés incrémentaux continus: Application au laminage à pas de pèlerin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fourment</w:t>
+                <w:t xml:space="preserve">Méthode multi-échelle pour la modélisation du flambage des tôles minces sous contraintes résiduelles - Application au laminage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861813v1</w:t>
+                <w:t xml:space="preserve">hal-00861414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models for complex loading paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+                <w:t xml:space="preserve">ADVANCED ROLL BITE MODELS FOR COLD AND TEMPER ROLLING PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takahama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">9th International Rolling Conference-6th European Rolling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, venise, Italy. paper n°213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861834v1</w:t>
+                <w:t xml:space="preserve">hal-00824368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests Tribologiques et mécaniques de différents revêtements PVD pour cylindres de laminoirs à bandes en acier Haut Carbone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Badiche</w:t>
+                <w:t xml:space="preserve">First in Operando SEM Observation of Electromigration-Induced Voids in TSV Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIFT 2012 - 24e Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. p. 179-188 - ISBN 978-2-35671-037-6</w:t>
+              <w:t xml:space="preserve">39th International Symposium for Testing and Failure Analysis - ISTFA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Jose, California, United States. pp.59-68 - ISBN 978-1-62708-022-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724793v1</w:t>
+                <w:t xml:space="preserve">hal-01052908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in Operando SEM Observation of Electromigration-Induced Voids in TSV Structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Farcy</w:t>
+                <w:t xml:space="preserve">Tests Tribologiques et mécaniques de différents revêtements PVD pour cylindres de laminoirs à bandes en acier Haut Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choumad Ould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Symposium for Testing and Failure Analysis - ISTFA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Jose, California, United States. pp.59-68 - ISBN 978-1-62708-022-4</w:t>
+              <w:t xml:space="preserve">JIFT 2012 - 24e Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. p. 179-188 - ISBN 978-2-35671-037-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052908v1</w:t>
+                <w:t xml:space="preserve">hal-00724793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of advanced models to prediction of flatness defects in cold rolling of thin strips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flatness defects in thin strip cold rolling and the friction impact on it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on "Advances in Materials and Processing Technologies - AMPT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Wollongong, Austria</w:t>
+              <w:t xml:space="preserve">40th Annual North American Manufacturing Research Conference, NAMRC40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Notre-Dame, Indiana, United States. pp.277-286 - TP12PUB71 - ISBN 978-162276247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724898v1</w:t>
+                <w:t xml:space="preserve">hal-00761770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness Defect in Thin Strip Cold Rolling and the Friction Impact on it</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Etude de l'évolution couplée du frottement et de l'usure dans un contact entre une surface métallique et un revêtement polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual North American Manufacturing Research Conference, NAMRC40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Manufacturing Research Institution of SME (NAMRI),Cummins,DePuy,Biomet,NSF, Jun 2012, Notre-Dame, Indiana, United States. pp.234-243</w:t>
+              <w:t xml:space="preserve">JIFT 2012 - Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724786v1</w:t>
+                <w:t xml:space="preserve">hal-00747382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of phenomenological coupled damage models - Application to industrial forming processes</w:t>
               </w:r>
@@ -10758,247 +10728,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'évolution couplée du frottement et de l'usure dans un contact entre une surface métallique et un revêtement polymère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duffau</w:t>
+                <w:t xml:space="preserve">Applications of advanced models to prediction of flatness defects in cold rolling of thin strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIFT 2012 - Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on "Advances in Materials and Processing Technologies - AMPT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747382v1</w:t>
+                <w:t xml:space="preserve">hal-00724898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness defects in thin strip cold rolling and the friction impact on it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Flatness Defect in Thin Strip Cold Rolling and the Friction Impact on it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual North American Manufacturing Research Conference, NAMRC40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Notre-Dame, Indiana, United States. pp.277-286 - TP12PUB71 - ISBN 978-162276247</w:t>
+              <w:t xml:space="preserve">, North American Manufacturing Research Institution of SME (NAMRI),Cummins,DePuy,Biomet,NSF, Jun 2012, Notre-Dame, Indiana, United States. pp.234-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761770v1</w:t>
+                <w:t xml:space="preserve">hal-00724786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled rolling and buckling model for friction-sensitive setting of flatness actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11291,64 +11291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Technology of Plasticity, ICTP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aachen, Germany. p. 111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11367,282 +11367,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle éléments finis général pour la prédiction des défauts de planéité en laminage des tôles fines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+                <w:t xml:space="preserve">Oxide Fracture Mechanisms in Descaling of Steel Strips on the Hot Strip Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.333-338 - ISBN 978-0-7354-0911-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592608v1</w:t>
+                <w:t xml:space="preserve">hal-00590291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide Fracture Mechanisms in Descaling of Steel Strips on the Hot Strip Mill</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Grenier</w:t>
+                <w:t xml:space="preserve">Un modèle éléments finis général pour la prédiction des défauts de planéité en laminage des tôles fines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3589537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590291v1</w:t>
+                <w:t xml:space="preserve">hal-00592608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical simulation of roll forming process based on the coupling of two independent solvers</w:t>
               </w:r>
@@ -12201,256 +12201,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude tribologique de l'emmanchement en force dans des tôles embouties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
+                <w:t xml:space="preserve">Impact of mechanical anisotropy on flat-rolled wires geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 363-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0444-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663339v1</w:t>
+                <w:t xml:space="preserve">hal-00509436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mechanical anisotropy on flat-rolled wires geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fourment</w:t>
+                <w:t xml:space="preserve">Etude tribologique de l'emmanchement en force dans des tôles embouties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509436v1</w:t>
+                <w:t xml:space="preserve">hal-00663339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du flambage des tôles laminées sous contraintes résiduelles</w:t>
               </w:r>
@@ -12462,77 +12462,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
@@ -12555,286 +12555,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique du flambage des plaques minces et applications au laminage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+                <w:t xml:space="preserve">Optimization of a range of 2D and 3D bulk forming processes by a meta-model assisted evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ejday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 343-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0476-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509386v1</w:t>
+                <w:t xml:space="preserve">hal-00509409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a range of 2D and 3D bulk forming processes by a meta-model assisted evolution strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Ejday</w:t>
+                <w:t xml:space="preserve">Modélisation numérique du flambage des plaques minces et applications au laminage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0476-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00509409v1</w:t>
+                <w:t xml:space="preserve">hal-00509386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled and uncoupled approaches for thin cold rolled strip buckling prediction</w:t>
               </w:r>
@@ -12846,64 +12846,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12948,261 +12948,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifested flatness predictions in thin strip cold rolling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+                <w:t xml:space="preserve">Behaviour of oxide scales in hot steel strip rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Buessler</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 339-342, </w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1227-1230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0064-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0163-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510326v1</w:t>
+                <w:t xml:space="preserve">hal-00510343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of oxide scales in hot steel strip rolling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Manifested flatness predictions in thin strip cold rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Picard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1227-1230, </w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 339-342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0163-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0064-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510343v1</w:t>
+                <w:t xml:space="preserve">hal-00510326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the arbitrary lagrangian eulerian formulation to the numerical simulation of stationary forming processes with dominant tangential material motion</w:t>
               </w:r>
@@ -14206,64 +14206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven R. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Jane Wang, Q. and Yip-Wah Chung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.2151-2158, 2012, 978-0-387-92896-8. </w:t>
@@ -14314,51 +14314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formage des tubes métalliques : Procédés – Analyse détaillée du laminage à pas de pèlerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Référence M3068, Editions T.I., Référence M3068 - 17 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14552,51 +14552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.17222" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chouket" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Frances" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Chmielowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie-Burgu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1270/1/012106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriane Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Marouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-xg657s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wittmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2020-290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lanot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01668558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Karolak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moore Parks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiawei Feng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrui He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.900" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tien Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00501-016-0520-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Adokanou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV19G8P3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1166-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vachey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BX9VP7K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Shigaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants3020113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Orellana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arrazat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80CW8P5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bobadilla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4J6M325-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9N1XMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00944805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGM64Q68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kpodzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1208-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suzuki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gachon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBZBK76W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4571" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZX3Z07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00746438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2012.09.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHF45NLM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00672360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mass&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1092-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.213" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.08.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00657740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT0RQ7QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1032-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duffau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.06.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNX1DCN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelkhalek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP6W0VMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Deparis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21802" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T41WVJF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khanafi-Benghalem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loucif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.06.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT46GB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030192310X12646889255708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bicqu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauchot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Combarieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM7TCQ9L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512784v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lodej" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Niang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aubin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.086" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0G7XB6J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.10.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W30QKR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510572424" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RRLGQ8S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2004.07.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NBDPCV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00295-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4GF2XTD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hamery" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Doudoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00379-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001197" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C07FACCEF4AD1B6CF68BC63A1D650F521F2EAE29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574244v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001165" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CC5BD93EDBFE9F3327E4A3B6F2C8EE9071106A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536393v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01215-X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D826RHJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574229v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deneuville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gratacos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hauret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laugier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001200" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B891835F28F546487FA02ED78ACA15B4560FAD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dessalces" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/659936429544923989633BA9F431FF15190F2C43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001196" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A000DCF8BD2B1BC203184045A5AA6F8A5FE701E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rizoulieres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(00)00473-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM5T6TXB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delarbre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00431-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSSFNMJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574207v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Niang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886922v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nassif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isard Manon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanot Jean-Michel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470683v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333853v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas Mezencio Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitij Arora" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334030v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334059v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Diew" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouadjadja" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bertrandie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dietsch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.767.240" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas M. Silva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008231" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247927v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446522v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Son Cao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247921v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103140" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.148" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.48" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Giacomo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056700" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024062v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813834" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824368v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861414v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861834v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724793v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759469v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747382v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00761770v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724757v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674953v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592608v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590291v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589537" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carretta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590294v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589768" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527847v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524182v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducloux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ejday" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457642" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663339v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lehoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509436v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0444-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509386v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0476-y" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509416v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0547-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510326v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0064-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510343v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0163-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510558v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740813" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531655v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Hermann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2003.812061" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536354v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Souchet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886942v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724820v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Schmid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92897-5_1183" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.17222" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chouket" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Frances" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Chmielowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie-Burgu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1270/1/012106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriane Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Marouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-xg657s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wittmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2020-290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lanot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01668558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Karolak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moore Parks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiawei Feng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrui He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.900" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tien Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00501-016-0520-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Adokanou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV19G8P3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Shigaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants3020113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vachey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BX9VP7K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1166-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Orellana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arrazat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80CW8P5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bobadilla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4J6M325-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9N1XMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kpodzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1208-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00944805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGM64Q68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suzuki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gachon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBZBK76W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4571" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZX3Z07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00746438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2012.09.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHF45NLM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00672360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mass&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1092-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.08.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847739v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.213" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00657740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT0RQ7QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1032-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duffau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.06.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNX1DCN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelkhalek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP6W0VMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Deparis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21802" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T41WVJF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khanafi-Benghalem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loucif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.06.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT46GB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030192310X12646889255708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bicqu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lodej" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Niang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aubin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0G7XB6J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauchot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Castro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Combarieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM7TCQ9L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.10.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W30QKR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510572424" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RRLGQ8S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2004.07.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NBDPCV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00295-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4GF2XTD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hamery" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Doudoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00379-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001197" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C07FACCEF4AD1B6CF68BC63A1D650F521F2EAE29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574244v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001165" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CC5BD93EDBFE9F3327E4A3B6F2C8EE9071106A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574229v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deneuville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gratacos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hauret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laugier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001200" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B891835F28F546487FA02ED78ACA15B4560FAD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536393v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01215-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D826RHJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dessalces" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/659936429544923989633BA9F431FF15190F2C43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001196" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A000DCF8BD2B1BC203184045A5AA6F8A5FE701E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rizoulieres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(00)00473-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM5T6TXB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delarbre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00431-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSSFNMJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574207v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Niang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886922v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nassif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isard Manon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanot Jean-Michel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470683v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333853v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas Mezencio Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitij Arora" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Diew" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouadjadja" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bertrandie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dietsch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.767.240" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas M. Silva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008231" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247927v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446522v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Son Cao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247921v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103140" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.148" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.48" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Giacomo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056700" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024062v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813834" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861813v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861834v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861414v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824368v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724793v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00761770v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747382v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759469v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724786v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724757v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674953v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589537" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592608v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carretta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590294v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589768" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527847v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524182v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducloux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ejday" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457642" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509436v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0444-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663339v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lehoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509409v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0476-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509386v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509416v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0547-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510343v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0163-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510326v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0064-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510558v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740813" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531655v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Hermann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2003.812061" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536354v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Souchet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886942v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724820v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Schmid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92897-5_1183" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>