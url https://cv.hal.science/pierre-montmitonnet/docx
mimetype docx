--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -329,278 +329,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Indentation of oxidized low carbon steel to evaluate properties of oxides</w:t>
+                <w:t xml:space="preserve">Identifying Heterogeneous Friction Coefficients on the Hot Forming Tools in Mannesmann Cross-Roll Piercing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Claverie-Burgué</w:t>
+                <w:t xml:space="preserve">Meriane Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Burr</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1270/1/012106⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-xg657s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924281v1</w:t>
+                <w:t xml:space="preserve">hal-03602101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Heterogeneous Friction Coefficients on the Hot Forming Tools in Mannesmann Cross-Roll Piercing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-Indentation of oxidized low carbon steel to evaluate properties of oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Claverie-Burgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriane Fernandes</w:t>
+                <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Marouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+                <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Mocellin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 414, pp.117-123. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1270 (1), pp.012106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-xg657s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1270/1/012106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602101v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRDF and gloss computation of polyurethane coatings from roughness measurements: Modelling and experimental validation</w:t>
               </w:r>
@@ -612,51 +612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,51 +746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -854,90 +854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Different Friction Coefficients on the Tools on the Mechanics of the Mannesmann 2-roll Tube Piercing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriane Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIJ international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (12), pp.2917-2926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1058,51 +1058,51 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2018.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332492v1</w:t>
+                <w:t xml:space="preserve">hal-03122608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-body formation by selective transfer in a NiCr / AgPd electrical contact. Consequences on wear and remediation by a barrel tumble finishing</w:t>
               </w:r>
@@ -1175,51 +1175,51 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2018.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122608v1</w:t>
+                <w:t xml:space="preserve">hal-02332492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of the failure behavior of carbonitrided parts</w:t>
               </w:r>
@@ -1589,2290 +1589,2290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromigration-induced failure in operando characterization of 3D interconnects: microstructure influence</w:t>
+                <w:t xml:space="preserve">Multi-scale method for modeling thin sheet buckling under residual stresses in the context of strip rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gousseau</w:t>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Moreau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.05.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.62-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166314v1</w:t>
+                <w:t xml:space="preserve">hal-01159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the effect of external mechanical stress on the DC characteristics of GaAs microwave devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Inal</w:t>
+                <w:t xml:space="preserve">Comparison of reduction ability between multi-stage cold drawing and rolling of stainless steel wire – Experimental and numerical investigations of damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vachey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 217, pp.30-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180774v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale method for modeling thin sheet buckling under residual stresses in the context of strip rolling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Numerical Treatments of Slipping/No-Slip Zones in Cold Rolling of Thin Sheets with Heavy Roll Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Shigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.03.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fuel and Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.113-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants3020113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159078v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Treatments of Slipping/No-Slip Zones in Cold Rolling of Thin Sheets with Heavy Roll Deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yukio Shigaki</w:t>
+                <w:t xml:space="preserve">Investigation on the effect of external mechanical stress on the DC characteristics of GaAs microwave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Adokanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Pressecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fuel and Lubricants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/lubricants3020113⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - Proceedings of ESREF 2015, 55 (9-10), pp.1697-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247908v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of reduction ability between multi-stage cold drawing and rolling of stainless steel wire – Experimental and numerical investigations of damage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vachey</w:t>
+                <w:t xml:space="preserve">Manifested flatness defect prediction in cold rolling of thin strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.283-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-014-1166-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01090160v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifested flatness defect prediction in cold rolling of thin strips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">A comparative study of three ductile damage approaches for fracture prediction in cold forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-014-1166-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216, pp.385-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960137v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust design of thermo-mechanical MEMS switch embedded in aluminium BEOL interconnect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fornara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Orellana</w:t>
+                <w:t xml:space="preserve">Christian Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - Proceedings of ESREF 2015, 55 (9-10), pp.1896-1900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of three ductile damage approaches for fracture prediction in cold forming processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+                <w:t xml:space="preserve">Electromigration-induced failure in operando characterization of 3D interconnects: microstructure influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 216, pp.385-404. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (8), pp.1205-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090138v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lode-dependent enhanced Lemaitre model for ductile fracture prediction at low stress triaxiality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An accurate time integration scheme for arbitrary rotation motion: application to metal forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
+                <w:t xml:space="preserve">Koffi Kpodzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.03.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-014-1208-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987142v1</w:t>
+                <w:t xml:space="preserve">hal-01103101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate time integration scheme for arbitrary rotation motion: application to metal forming simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of ductile damage for a high carbon steel using 3D X-ray micro-tomography and mechanical tests - Application to the identification of a shear modified GTN model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Kpodzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fourment</w:t>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.14. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.175 - 187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-014-1208-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103101v1</w:t>
+                <w:t xml:space="preserve">hal-00944805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ductile damage for a high carbon steel using 3D X-ray micro-tomography and mechanical tests - Application to the identification of a shear modified GTN model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced roll bite models for cold and temper rolling processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Verdu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lasne</w:t>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takahama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metallurgia Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00944805v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced roll bite models for cold and temper rolling processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lode-dependent enhanced Lemaitre model for ductile fracture prediction at low stress triaxiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talib Dbouk</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgia Italiana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124-125, pp.80-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024085v1</w:t>
+                <w:t xml:space="preserve">hal-00987142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVD coatings for mill rolls for cold rolling of high carbon steel strips-Laboratory tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Badiche</w:t>
+                <w:t xml:space="preserve">A detailed description of the Gurson-Tvergaard-Needleman model within a mixed velocity-pressure finite element formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Gachon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.07.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (9), pp.561-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861366v1</w:t>
+                <w:t xml:space="preserve">hal-00879535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed description of the Gurson-Tvergaard-Needleman model within a mixed velocity-pressure finite element formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+                <w:t xml:space="preserve">PVD coated mill rolls for cold rolling of stainless steel strips - Tribological and mechanical laboratory tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choumad Ould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 96 (9), pp.561-583. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879535v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVD coated mill rolls for cold rolling of stainless steel strips - Tribological and mechanical laboratory tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Badiche</w:t>
+                <w:t xml:space="preserve">On the Development and Identification of Phenomenological Damage Models - Application to Industrial Wire Drawing and Rolling Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Gachon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (1), pp.77-86. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554 - 557, pp.213-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2012.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746438v1</w:t>
+                <w:t xml:space="preserve">hal-00847739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optimal die semi-angle concept in wire drawing, examined using automatic optimization techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fourment</w:t>
+                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models via hybrid numerical-experimental analysis of fracture experiments conducted on a zirconium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foissey</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1092-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (24), pp.3984-3999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672360v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models via hybrid numerical-experimental analysis of fracture experiments conducted on a zirconium alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gaillac</w:t>
+                <w:t xml:space="preserve">The optimal die semi-angle concept in wire drawing, examined using automatic optimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1092-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861363v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development and Identification of Phenomenological Damage Models - Application to Industrial Wire Drawing and Rolling Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+                <w:t xml:space="preserve">PVD coatings for mill rolls for cold rolling of high carbon steel strips-Laboratory tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choumad Ould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 306 (1-2), pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847739v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to tribology in manufacturing processes</w:t>
               </w:r>
@@ -3961,90 +3961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and damage analysis along a flat-rolled wire cold forming schedule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Persem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4205,432 +4205,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled approach for flatness prediction in cold rolling of thin strip</w:t>
+                <w:t xml:space="preserve">Origin of the Bubble Defect in the Extrusion Coating Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Buessler</w:t>
+                <w:t xml:space="preserve">Yves Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Deparis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (2), pp.347-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.21802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612471v1</w:t>
+                <w:t xml:space="preserve">hal-00524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Bubble Defect in the Extrusion Coating Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+                <w:t xml:space="preserve">Impact of mechanical anisotropy on the geometry of flat-rolled fully pearlitic steel wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Persem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.21802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211 (1), pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524685v1</w:t>
+                <w:t xml:space="preserve">hal-00561718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mechanical anisotropy on the geometry of flat-rolled fully pearlitic steel wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Chastel</w:t>
+                <w:t xml:space="preserve">Coupled approach for flatness prediction in cold rolling of thin strip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buessler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 211 (1), pp.103-112. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (9), pp.661-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561718v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic deformation of 25CrMo4 steel during wear: Effect of the temperature, the normal force, the sliding velocity and the structural state</w:t>
               </w:r>
@@ -4745,103 +4745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strip flatness modelling including buckling phenomena during thin strip cold rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ironmaking &amp; Steelmaking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (4), pp.Pages 290-297. </w:t>
@@ -4879,103 +4879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du flambage des plaques minces et applications au laminage = Thin sheet buckling modeling and applications for strip rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (Numéro 3-4, Mai-Août 2009), pp.305-309. </w:t>
@@ -5124,302 +5124,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated 3D FEM computation of the mechanical history of the metal deformation in cold pilgering of tubes</w:t>
+                <w:t xml:space="preserve">Application of ToF-SIMS surface analysis to tribochemistry in metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lodej</w:t>
+                <w:t xml:space="preserve">Gilles Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kader Niang</w:t>
+                <w:t xml:space="preserve">Emmanuelle de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Repoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Combarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2006.04.086⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 260 (3), pp.Pages 296-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512784v1</w:t>
+                <w:t xml:space="preserve">hal-00514113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ToF-SIMS surface analysis to tribochemistry in metal forming processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated 3D FEM computation of the mechanical history of the metal deformation in cold pilgering of tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle de Castro</w:t>
+                <w:t xml:space="preserve">Benoît Lodej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Repoux</w:t>
+                <w:t xml:space="preserve">Kader Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Combarieu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 260 (3), pp.Pages 296-304. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177 (1-3), pp.Pages 188-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.03.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2006.04.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514113v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot and cold strip rolling processes</w:t>
               </w:r>
@@ -5624,51 +5624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of additives on friction during plane strain compression of aluminium strip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P.F. Sutcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Combarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5740,64 +5740,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribology of plane strain compression tests on aluminium strip using ToF-SIMS analysis of transfer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P.F. Sutcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Combarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Repoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Doudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 125-126 (Special Issue), pp.Pages 814-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5980,727 +5980,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frottement et lubrification en mise en forme = Numerical modelling of lubricated foil rolling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compréhension et modélisation du régime mixte : synthèse des avancées et perspectives d'applications industrielles : Frottement et lubrification en mise en forme = Understanding and modelling the mixed lubrication regime: summary of achievements and perspectives of industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gratacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 5, pp.Pages 435-442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal:2001197⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 5, pp.Pages 459-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal:2001200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574224v1</w:t>
+                <w:t xml:space="preserve">hal-00574229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribologie du laminage à froid de tôles = Tribology in metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.Pages 125-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal:2001165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension et modélisation du régime mixte : synthèse des avancées et perspectives d'applications industrielles : Frottement et lubrification en mise en forme = Understanding and modelling the mixed lubrication regime: summary of achievements and perspectives of industrial applications</w:t>
+                <w:t xml:space="preserve">Plasto-hydrodynamic lubrication (PHD) - application of lubrication theory to metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 5, pp.Pages 459-463. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (5), p. 729-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal:2001200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01215-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574229v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasto-hydrodynamic lubrication (PHD) - application of lubrication theory to metal forming processes</w:t>
+                <w:t xml:space="preserve">Un modèle de lubrification en régime mixte du laminage : Frottement et lubrification en mise en forme = A mixed lubrication model of the cold strip rolling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gratacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01215-X⟩</w:t>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5, pp.Pages 423-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal:2001196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536393v1</w:t>
+                <w:t xml:space="preserve">hal-00574215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribochimie du laminage à froid : étude par ToF-SIMS de la chimisorption sur la tôle des additifs du lubrifiant : Tribologie de la mise en forme des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Combarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Repoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dessalces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 98 (2), pp.159-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal:2001169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de lubrification en régime mixte du laminage : Frottement et lubrification en mise en forme = A mixed lubrication model of the cold strip rolling process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frottement et lubrification en mise en forme = Numerical modelling of lubricated foil rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P.F. Sutcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gratacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 5, pp.Pages 423-433. </w:t>
+              <w:t xml:space="preserve">, 2001, 5, pp.Pages 435-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal:2001196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/metal:2001197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574215v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer layer and friction in cold metal strip rolling processes</w:t>
               </w:r>
@@ -7343,90 +7343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying heterogeneous friction coefficients on the hot forming tools in Mannesmann cross-roll piercing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriane Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTMP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7570,679 +7570,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface solicitation of a bonded joint by Thick Adherend Shear Testing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation d'un 3ème corps dans un contact polymère-métal lubrifié par une graisse silicone : un exemple de tribopolymérisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA2020 1st International Conference on Industrial Applications of Adhesives 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">31 èmes Journées Internationales Francophones de Tribologie (JIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582854v1</w:t>
+                <w:t xml:space="preserve">hal-03122591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation d'un 3ème corps dans un contact polymère-métal lubrifié par une graisse silicone : un exemple de tribopolymérisation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface solicitation of a bonded joint by Thick Adherend Shear Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 èmes Journées Internationales Francophones de Tribologie (JIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Tours, France</w:t>
+              <w:t xml:space="preserve">IAA2020 1st International Conference on Industrial Applications of Adhesives 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122591v1</w:t>
+                <w:t xml:space="preserve">hal-03582854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scratch resistance of floor covering surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">Modelling roll stack deformation for flat rolling mills via finite element method: a critical review of some simplifying assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Shigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatas Mezencio Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Rolling Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334044v1</w:t>
+                <w:t xml:space="preserve">hal-02333853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling roll stack deformation for flat rolling mills via finite element method: a critical review of some simplifying assumptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonatas Mezencio Silva</w:t>
+                <w:t xml:space="preserve">About Contact Treatment for a Velocity-Based Steady-State Formulation of Metal Forming Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitij Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rolling Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">COMPLAS XV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333853v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Contact Treatment for a Velocity-Based Steady-State Formulation of Metal Forming Problems</w:t>
+                <w:t xml:space="preserve">: Steady-state formulation for metal forming problems involving large contact evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shitij Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS XV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430287v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">: Steady-state formulation for metal forming problems involving large contact evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shitij Arora</w:t>
+                <w:t xml:space="preserve">Résistance à la rayure de revêtements de sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333835v1</w:t>
+                <w:t xml:space="preserve">hal-02334030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de la rupture dans un assemblage collé titane-époxy par essai TAST</w:t>
               </w:r>
@@ -8472,152 +8476,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance à la rayure de revêtements de sols</w:t>
+                <w:t xml:space="preserve">Scratch resistance of floor covering surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334030v1</w:t>
+                <w:t xml:space="preserve">hal-02334044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mechanism by which Chromium Improves Strip Surface Cleanliness in Steel Strip Cold Rolling</w:t>
               </w:r>
@@ -8733,51 +8733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element model for roll stack deformation coupled with a Multi-Slab model for strip deformation for flat rolling simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Shigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8837,293 +8837,293 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile damage prediction in different cold forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247927v1</w:t>
+                <w:t xml:space="preserve">hal-03446522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile damage prediction in different cold forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Trong Son Cao</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446522v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical analysis of GaAs devices under temperature-humidity-bias testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Adokanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems - EuroSimE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Budapest, Hungary. 8 p. - ISBN 978-1-4799-9949-1 </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9170,64 +9170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the material depletion rate due to electromigration in a copper TSV structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Lacerda de Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajdin Ceric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9291,103 +9291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Prediction Using Several Types of Macro-scale Damage Models in Different Cold Wire Production Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vachey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nagoya, Japan. pp.185-190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9421,77 +9421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional roll bite model with lubrication for cold strip rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology in Manufacturing Processes - ICTMP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Darmstadt, Germany. pp.48-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9525,64 +9525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of material properties and failure using in-situ thermo-mechanical probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Orellana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,90 +9659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of freestanding CMOS-MEMS through detailed stress analysis in metallic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fornara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Di Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9787,631 +9787,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode multimaillages multiphysiques pour accélérer la simulation numérique des procédés incrémentaux continus: Application au laminage à pas de pèlerin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fourment</w:t>
+                <w:t xml:space="preserve">ADVANCED ROLL BITE MODELS FOR COLD AND TEMPER ROLLING PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takahama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">9th International Rolling Conference-6th European Rolling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, venise, Italy. paper n°213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861813v1</w:t>
+                <w:t xml:space="preserve">hal-00824368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models for complex loading paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+                <w:t xml:space="preserve">First in Operando SEM Observation of Electromigration-Induced Voids in TSV Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">39th International Symposium for Testing and Failure Analysis - ISTFA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Jose, California, United States. pp.59-68 - ISBN 978-1-62708-022-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861834v1</w:t>
+                <w:t xml:space="preserve">hal-01052908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode multi-échelle pour la modélisation du flambage des tôles minces sous contraintes résiduelles - Application au laminage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Une méthode multimaillages multiphysiques pour accélérer la simulation numérique des procédés incrémentaux continus: Application au laminage à pas de pèlerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kpodzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861414v1</w:t>
+                <w:t xml:space="preserve">hal-00861813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANCED ROLL BITE MODELS FOR COLD AND TEMPER ROLLING PROCESSES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talib Dbouk</w:t>
+                <w:t xml:space="preserve">Méthode multi-échelle pour la modélisation du flambage des tôles minces sous contraintes résiduelles - Application au laminage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Rolling Conference-6th European Rolling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, venise, Italy. paper n°213</w:t>
+              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824368v1</w:t>
+                <w:t xml:space="preserve">hal-00861414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in Operando SEM Observation of Electromigration-Induced Voids in TSV Structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Farcy</w:t>
+                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models for complex loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Symposium for Testing and Failure Analysis - ISTFA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Jose, California, United States. pp.59-68 - ISBN 978-1-62708-022-4</w:t>
+              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052908v1</w:t>
+                <w:t xml:space="preserve">hal-00861834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests Tribologiques et mécaniques de différents revêtements PVD pour cylindres de laminoirs à bandes en acier Haut Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choumad Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIFT 2012 - 24e Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. p. 179-188 - ISBN 978-2-35671-037-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10430,407 +10430,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness defects in thin strip cold rolling and the friction impact on it</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Comparative study of phenomenological coupled damage models - Application to industrial forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual North American Manufacturing Research Conference, NAMRC40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Notre-Dame, Indiana, United States. pp.277-286 - TP12PUB71 - ISBN 978-162276247</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2012 - SF2M Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761770v1</w:t>
+                <w:t xml:space="preserve">hal-00759469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'évolution couplée du frottement et de l'usure dans un contact entre une surface métallique et un revêtement polymère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duffau</w:t>
+                <w:t xml:space="preserve">Flatness defects in thin strip cold rolling and the friction impact on it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIFT 2012 - Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">40th Annual North American Manufacturing Research Conference, NAMRC40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Notre-Dame, Indiana, United States. pp.277-286 - TP12PUB71 - ISBN 978-162276247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747382v1</w:t>
+                <w:t xml:space="preserve">hal-00761770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of phenomenological coupled damage models - Application to industrial forming processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+                <w:t xml:space="preserve">Etude de l'évolution couplée du frottement et de l'usure dans un contact entre une surface métallique et un revêtement polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2012 - SF2M Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">JIFT 2012 - Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759469v1</w:t>
+                <w:t xml:space="preserve">hal-00747382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of advanced models to prediction of flatness defects in cold rolling of thin strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on "Advances in Materials and Processing Technologies - AMPT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wollongong, Austria</w:t>
@@ -10859,77 +10859,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness Defect in Thin Strip Cold Rolling and the Friction Impact on it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual North American Manufacturing Research Conference, NAMRC40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North American Manufacturing Research Institution of SME (NAMRI),Cummins,DePuy,Biomet,NSF, Jun 2012, Notre-Dame, Indiana, United States. pp.234-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10954,64 +10954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled rolling and buckling model for friction-sensitive setting of flatness actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11144,90 +11144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PVD Coated Mill Rolls for Cold Rolling of Stainless Steel Strips: Tribological and Mechanical Laboratory Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choumad Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th NAMRC - North American Manufacturing Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Notre-Dame, Indiana, United States. pp.234-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11252,103 +11252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent and Manifested flatness predictions in thin strip cold rolling using a general rolling FEM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Technology of Plasticity, ICTP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aachen, Germany. p. 111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11507,103 +11507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle éléments finis général pour la prédiction des défauts de planéité en laminage des tôles fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11753,90 +11753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological Testing of Anti-Adhesive coatings for Cold Rolling Mill Rolls-Application to TiN-Coated Rolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choumad Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.1747-1752 - ISBN 978-0-7354-0911-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11870,90 +11870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of TiBN PVD Coating for Mill Rolls - Laboratory Testing of Anti-adhesive and Fatigue Resistance Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choumad Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Technology of Plasticity, ICTP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aachen, Germany. p. 9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11972,567 +11972,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological study of a press-fit assembling process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mono and multi-objective optimization techniques applied to a large range of industrial test cases using metamodel assisted evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ejday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMP 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMIFORM 2010: Proceedings of the 10th International Conference on Numerical Methods in Industrial Forming Processes Dedicated to Professor O. C. Zienkiewicz (1921–2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Pohang, North Korea. pp.Pages 833-840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527847v1</w:t>
+                <w:t xml:space="preserve">hal-00524182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono and multi-objective optimization techniques applied to a large range of industrial test cases using metamodel assisted evolutionary algorithms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribological study of a press-fit assembling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2010: Proceedings of the 10th International Conference on Numerical Methods in Industrial Forming Processes Dedicated to Professor O. C. Zienkiewicz (1921–2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTMP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3457642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00524182v1</w:t>
+                <w:t xml:space="preserve">hal-00527847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mechanical anisotropy on flat-rolled wires geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fourment</w:t>
+                <w:t xml:space="preserve">Etude tribologique de l'emmanchement en force dans des tôles embouties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509436v1</w:t>
+                <w:t xml:space="preserve">hal-00663339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude tribologique de l'emmanchement en force dans des tôles embouties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
+                <w:t xml:space="preserve">Impact of mechanical anisotropy on flat-rolled wires geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 363-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0444-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663339v1</w:t>
+                <w:t xml:space="preserve">hal-00509436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du flambage des tôles laminées sous contraintes résiduelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
@@ -12574,90 +12574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a range of 2D and 3D bulk forming processes by a meta-model assisted evolution strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ejday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 343-346, </w:t>
@@ -12695,103 +12695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du flambage des plaques minces et applications au laminage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
@@ -12820,90 +12820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled and uncoupled approaches for thin cold rolled strip buckling prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12948,261 +12948,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of oxide scales in hot steel strip rolling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Manifested flatness predictions in thin strip cold rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Picard</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1227-1230, </w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 339-342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0163-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0064-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510343v1</w:t>
+                <w:t xml:space="preserve">hal-00510326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifested flatness predictions in thin strip cold rolling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+                <w:t xml:space="preserve">Behaviour of oxide scales in hot steel strip rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Buessler</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 339-342, </w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1227-1230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0064-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0163-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510326v1</w:t>
+                <w:t xml:space="preserve">hal-00510343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the arbitrary lagrangian eulerian formulation to the numerical simulation of stationary forming processes with dominant tangential material motion</w:t>
               </w:r>
@@ -13521,51 +13521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim-Frédéric Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14206,64 +14206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven R. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Jane Wang, Q. and Yip-Wah Chung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.2151-2158, 2012, 978-0-387-92896-8. </w:t>
@@ -14314,51 +14314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formage des tubes métalliques : Procédés – Analyse détaillée du laminage à pas de pèlerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Référence M3068, Editions T.I., Référence M3068 - 17 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14552,51 +14552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.17222" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chouket" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Frances" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Chmielowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie-Burgu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1270/1/012106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriane Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Marouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-xg657s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wittmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2020-290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lanot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01668558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Karolak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moore Parks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiawei Feng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrui He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.900" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tien Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00501-016-0520-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Adokanou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV19G8P3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Shigaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants3020113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vachey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BX9VP7K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1166-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Orellana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arrazat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80CW8P5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bobadilla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4J6M325-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9N1XMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kpodzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1208-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00944805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGM64Q68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suzuki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gachon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBZBK76W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4571" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZX3Z07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00746438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2012.09.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHF45NLM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00672360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mass&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1092-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.08.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847739v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.213" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00657740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT0RQ7QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1032-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duffau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.06.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNX1DCN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelkhalek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP6W0VMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Deparis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21802" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T41WVJF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khanafi-Benghalem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loucif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.06.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT46GB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030192310X12646889255708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bicqu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lodej" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Niang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aubin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0G7XB6J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauchot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Castro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Combarieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM7TCQ9L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.10.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W30QKR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510572424" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RRLGQ8S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2004.07.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NBDPCV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00295-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4GF2XTD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hamery" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Doudoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00379-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001197" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C07FACCEF4AD1B6CF68BC63A1D650F521F2EAE29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574244v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001165" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CC5BD93EDBFE9F3327E4A3B6F2C8EE9071106A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574229v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deneuville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gratacos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hauret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laugier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001200" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B891835F28F546487FA02ED78ACA15B4560FAD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536393v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01215-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D826RHJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dessalces" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/659936429544923989633BA9F431FF15190F2C43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001196" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A000DCF8BD2B1BC203184045A5AA6F8A5FE701E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rizoulieres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(00)00473-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM5T6TXB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delarbre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00431-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSSFNMJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574207v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Niang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886922v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nassif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isard Manon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanot Jean-Michel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470683v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122591v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333853v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas Mezencio Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitij Arora" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Diew" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouadjadja" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bertrandie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dietsch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.767.240" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas M. Silva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008231" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247927v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446522v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Son Cao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247921v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103140" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.148" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.48" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Giacomo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056700" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024062v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813834" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861813v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861834v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861414v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824368v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724793v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00761770v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747382v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759469v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724786v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724757v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674953v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589537" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592608v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carretta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590294v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589768" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527847v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524182v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducloux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ejday" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457642" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509436v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0444-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663339v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lehoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509409v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0476-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509386v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509416v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0547-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510343v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0163-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510326v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0064-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510558v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740813" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531655v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Hermann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2003.812061" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536354v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Souchet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886942v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724820v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Schmid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92897-5_1183" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.17222" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chouket" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Frances" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Chmielowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriane Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Marouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-xg657s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie-Burgu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1270/1/012106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wittmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2020-290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lanot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01668558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Karolak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moore Parks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiawei Feng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrui He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.900" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tien Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00501-016-0520-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vachey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BX9VP7K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Shigaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants3020113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Adokanou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV19G8P3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1166-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bobadilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4J6M325-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Orellana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arrazat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80CW8P5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kpodzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1208-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00944805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGM64Q68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suzuki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahama" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9N1XMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4571" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZX3Z07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00746438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gachon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2012.09.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHF45NLM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.213" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.08.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00672360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mass&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1092-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBZBK76W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00657740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT0RQ7QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1032-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duffau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.06.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNX1DCN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Deparis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21802" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T41WVJF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelkhalek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buessler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.04.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP6W0VMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khanafi-Benghalem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loucif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.06.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT46GB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030192310X12646889255708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bicqu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauchot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Combarieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM7TCQ9L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512784v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lodej" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Niang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aubin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.086" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0G7XB6J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.10.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W30QKR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510572424" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RRLGQ8S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2004.07.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NBDPCV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00295-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4GF2XTD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hamery" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Doudoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00379-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deneuville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gratacos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hauret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laugier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001200" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B891835F28F546487FA02ED78ACA15B4560FAD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574244v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001165" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CC5BD93EDBFE9F3327E4A3B6F2C8EE9071106A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536393v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01215-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D826RHJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001196" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A000DCF8BD2B1BC203184045A5AA6F8A5FE701E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574240v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dessalces" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001169" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/659936429544923989633BA9F431FF15190F2C43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574224v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001197" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C07FACCEF4AD1B6CF68BC63A1D650F521F2EAE29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rizoulieres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(00)00473-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM5T6TXB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delarbre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00431-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSSFNMJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574207v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Niang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886922v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nassif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isard Manon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanot Jean-Michel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470683v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122591v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas Mezencio Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430287v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitij Arora" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333835v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334030v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Diew" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouadjadja" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bertrandie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dietsch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.767.240" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas M. Silva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008231" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Son Cao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247927v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247921v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103140" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.148" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.48" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Giacomo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056700" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024062v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813834" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824368v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861414v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861834v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724793v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759469v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00761770v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747382v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724786v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724757v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674953v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589537" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592608v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carretta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590294v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589768" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducloux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ejday" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457642" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527847v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663339v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lehoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509436v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0444-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509409v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0476-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509386v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509416v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0547-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510326v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0064-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510343v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0163-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510558v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740813" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531655v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Hermann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2003.812061" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536354v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Souchet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886942v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724820v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Schmid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92897-5_1183" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>