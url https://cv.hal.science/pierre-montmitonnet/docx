--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -329,278 +329,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Heterogeneous Friction Coefficients on the Hot Forming Tools in Mannesmann Cross-Roll Piercing</w:t>
+                <w:t xml:space="preserve">Micro-Indentation of oxidized low carbon steel to evaluate properties of oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriane Fernandes</w:t>
+                <w:t xml:space="preserve">Victor Claverie-Burgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Marouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+                <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Mocellin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-xg657s⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1270 (1), pp.012106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1270/1/012106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602101v1</w:t>
+                <w:t xml:space="preserve">hal-03924281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Indentation of oxidized low carbon steel to evaluate properties of oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Claverie-Burgué</w:t>
+                <w:t xml:space="preserve">Identifying Heterogeneous Friction Coefficients on the Hot Forming Tools in Mannesmann Cross-Roll Piercing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriane Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1270 (1), pp.012106. </w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414, pp.117-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1270/1/012106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-xg657s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924281v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRDF and gloss computation of polyurethane coatings from roughness measurements: Modelling and experimental validation</w:t>
               </w:r>
@@ -612,51 +612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -714,278 +714,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of scratch resistance of a hard-on-soft polymer bilayer: Combination of in situ vision, X-ray tomography and numerical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Gauthier</w:t>
+                <w:t xml:space="preserve">Impact of the Different Friction Coefficients on the Tools on the Mechanics of the Mannesmann 2-roll Tube Piercing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriane Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Burr</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nabil Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2020.203271⟩</w:t>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (12), pp.2917-2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2020-290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540861v1</w:t>
+                <w:t xml:space="preserve">hal-03097573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Different Friction Coefficients on the Tools on the Mechanics of the Mannesmann 2-roll Tube Piercing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+                <w:t xml:space="preserve">Study of scratch resistance of a hard-on-soft polymer bilayer: Combination of in situ vision, X-ray tomography and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Mocellin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIJ international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (12), pp.2917-2926. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 452-453, pp.203271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2020-290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2020.203271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097573v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-body formation by selective transfer in a NiCr / AgPd electrical contact. Consequences on wear and remediation by a barrel tumble finishing</w:t>
               </w:r>
@@ -1058,51 +1058,51 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2018.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122608v1</w:t>
+                <w:t xml:space="preserve">hal-02332492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-body formation by selective transfer in a NiCr / AgPd electrical contact. Consequences on wear and remediation by a barrel tumble finishing</w:t>
               </w:r>
@@ -1175,311 +1175,311 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2018.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332492v1</w:t>
+                <w:t xml:space="preserve">hal-03122608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of the failure behavior of carbonitrided parts</w:t>
+                <w:t xml:space="preserve">An Advanced 3D Mathematical Model for a 6-high Tandem Cold Rolling Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Karolak</w:t>
+                <w:t xml:space="preserve">Xiawei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moore Parks</w:t>
+                <w:t xml:space="preserve">Quan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delattre</w:t>
+                <w:t xml:space="preserve">Anrui He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Xiaochen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Part of special issue: International Conference on the Technology of Plasticity, ICTP 2017, 17-22 September 2017, Cambridge, United Kingdom, 207, pp.2030 - 2035. </w:t>
+              <w:t xml:space="preserve">, 2017, Part of special issue: International Conference on the Technology of Plasticity, ICTP 2017, 17-22 September 2017, Cambridge, United Kingdom, 207, pp.1379 - 1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.1103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668558v1</w:t>
+                <w:t xml:space="preserve">hal-01667779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advanced 3D Mathematical Model for a 6-high Tandem Cold Rolling Process</w:t>
+                <w:t xml:space="preserve">Analysis and modeling of the failure behavior of carbonitrided parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiawei Feng</w:t>
+                <w:t xml:space="preserve">Cyprien Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quan Yang</w:t>
+                <w:t xml:space="preserve">David Moore Parks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anrui He</w:t>
+                <w:t xml:space="preserve">Guillaume Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaochen Wang</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Part of special issue: International Conference on the Technology of Plasticity, ICTP 2017, 17-22 September 2017, Cambridge, United Kingdom, 207, pp.1379 - 1384. </w:t>
+              <w:t xml:space="preserve">, 2017, Part of special issue: International Conference on the Technology of Plasticity, ICTP 2017, 17-22 September 2017, Cambridge, United Kingdom, 207, pp.2030 - 2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667779v1</w:t>
+                <w:t xml:space="preserve">hal-01668558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art in Rolling Process Modelling</w:t>
               </w:r>
@@ -1589,2290 +1589,2290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale method for modeling thin sheet buckling under residual stresses in the context of strip rolling</w:t>
+                <w:t xml:space="preserve">Electromigration-induced failure in operando characterization of 3D interconnects: microstructure influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Simon Gousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.03.028⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (8), pp.1205-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159078v1</w:t>
+                <w:t xml:space="preserve">hal-01166314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of reduction ability between multi-stage cold drawing and rolling of stainless steel wire – Experimental and numerical investigations of damage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vachey</w:t>
+                <w:t xml:space="preserve">Manifested flatness defect prediction in cold rolling of thin strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.283-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-014-1166-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01090160v1</w:t>
+                <w:t xml:space="preserve">hal-00960137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Treatments of Slipping/No-Slip Zones in Cold Rolling of Thin Sheets with Heavy Roll Deformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Comparison of reduction ability between multi-stage cold drawing and rolling of stainless steel wire – Experimental and numerical investigations of damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vachey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fuel and Lubricants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 217, pp.30-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/lubricants3020113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01247908v1</w:t>
+                <w:t xml:space="preserve">hal-01090160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the effect of external mechanical stress on the DC characteristics of GaAs microwave devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Inal</w:t>
+                <w:t xml:space="preserve">Numerical Treatments of Slipping/No-Slip Zones in Cold Rolling of Thin Sheets with Heavy Roll Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Shigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fuel and Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.113-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants3020113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01180774v1</w:t>
+                <w:t xml:space="preserve">hal-01247908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifested flatness defect prediction in cold rolling of thin strips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Investigation on the effect of external mechanical stress on the DC characteristics of GaAs microwave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Adokanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pressecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-014-1166-y⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - Proceedings of ESREF 2015, 55 (9-10), pp.1697-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960137v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of three ductile damage approaches for fracture prediction in cold forming processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+                <w:t xml:space="preserve">Multi-scale method for modeling thin sheet buckling under residual stresses in the context of strip rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.62-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01090138v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust design of thermo-mechanical MEMS switch embedded in aluminium BEOL interconnect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fornara</w:t>
+                <w:t xml:space="preserve">A comparative study of three ductile damage approaches for fracture prediction in cold forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rivero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216, pp.385-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.032⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180626v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromigration-induced failure in operando characterization of 3D interconnects: microstructure influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust design of thermo-mechanical MEMS switch embedded in aluminium BEOL interconnect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gousseau</w:t>
+                <w:t xml:space="preserve">Brice Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+                <w:t xml:space="preserve">Pascal Fornara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouchu</w:t>
+                <w:t xml:space="preserve">Christian Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Farcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 55 (8), pp.1205-1213. </w:t>
+              <w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - Proceedings of ESREF 2015, 55 (9-10), pp.1896-1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166314v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate time integration scheme for arbitrary rotation motion: application to metal forming simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lode-dependent enhanced Lemaitre model for ductile fracture prediction at low stress triaxiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Kpodzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lasne</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124-125, pp.80-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-014-1208-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103101v1</w:t>
+                <w:t xml:space="preserve">hal-00987142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ductile damage for a high carbon steel using 3D X-ray micro-tomography and mechanical tests - Application to the identification of a shear modified GTN model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 84, pp.175 - 187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced roll bite models for cold and temper rolling processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talib Dbouk</w:t>
+                <w:t xml:space="preserve">An accurate time integration scheme for arbitrary rotation motion: application to metal forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kpodzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgia Italiana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-014-1208-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024085v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lode-dependent enhanced Lemaitre model for ductile fracture prediction at low stress triaxiality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced roll bite models for cold and temper rolling processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takahama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metallurgia Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987142v1</w:t>
+                <w:t xml:space="preserve">hal-01024085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed description of the Gurson-Tvergaard-Needleman model within a mixed velocity-pressure finite element formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+                <w:t xml:space="preserve">PVD coatings for mill rolls for cold rolling of high carbon steel strips-Laboratory tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choumad Ould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4571⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 306 (1-2), pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879535v1</w:t>
+                <w:t xml:space="preserve">hal-00861366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVD coated mill rolls for cold rolling of stainless steel strips - Tribological and mechanical laboratory tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Badiche</w:t>
+                <w:t xml:space="preserve">On the Development and Identification of Phenomenological Damage Models - Application to Industrial Wire Drawing and Rolling Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Gachon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (1), pp.77-86. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554 - 557, pp.213-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2012.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00746438v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development and Identification of Phenomenological Damage Models - Application to Industrial Wire Drawing and Rolling Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models via hybrid numerical-experimental analysis of fracture experiments conducted on a zirconium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554 - 557, pp.213-226. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (24), pp.3984-3999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847739v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models via hybrid numerical-experimental analysis of fracture experiments conducted on a zirconium alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The optimal die semi-angle concept in wire drawing, examined using automatic optimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gaillac</w:t>
+                <w:t xml:space="preserve">Thomas Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1092-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861363v1</w:t>
+                <w:t xml:space="preserve">hal-00672360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optimal die semi-angle concept in wire drawing, examined using automatic optimization techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fourment</w:t>
+                <w:t xml:space="preserve">A detailed description of the Gurson-Tvergaard-Needleman model within a mixed velocity-pressure finite element formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foissey</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (9), pp.561-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1092-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00672360v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVD coatings for mill rolls for cold rolling of high carbon steel strips-Laboratory tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">PVD coated mill rolls for cold rolling of stainless steel strips - Tribological and mechanical laboratory tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choumad Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 306 (1-2), pp.103-112. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861366v1</w:t>
+                <w:t xml:space="preserve">hal-00746438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to tribology in manufacturing processes</w:t>
               </w:r>
@@ -3961,90 +3961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and damage analysis along a flat-rolled wire cold forming schedule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Persem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4205,432 +4205,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Bubble Defect in the Extrusion Coating Process</w:t>
+                <w:t xml:space="preserve">Coupled approach for flatness prediction in cold rolling of thin strip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Demay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Deparis</w:t>
+                <w:t xml:space="preserve">Pascal Buessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (9), pp.661-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2011.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.21802⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524685v1</w:t>
+                <w:t xml:space="preserve">hal-00612471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mechanical anisotropy on the geometry of flat-rolled fully pearlitic steel wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Chastel</w:t>
+                <w:t xml:space="preserve">Origin of the Bubble Defect in the Extrusion Coating Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (2), pp.347-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.21802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561718v1</w:t>
+                <w:t xml:space="preserve">hal-00524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled approach for flatness prediction in cold rolling of thin strip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+                <w:t xml:space="preserve">Impact of mechanical anisotropy on the geometry of flat-rolled fully pearlitic steel wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Persem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 53 (9), pp.661-675. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211 (1), pp.103-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2011.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612471v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic deformation of 25CrMo4 steel during wear: Effect of the temperature, the normal force, the sliding velocity and the structural state</w:t>
               </w:r>
@@ -4745,103 +4745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strip flatness modelling including buckling phenomena during thin strip cold rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ironmaking &amp; Steelmaking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (4), pp.Pages 290-297. </w:t>
@@ -4879,103 +4879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du flambage des plaques minces et applications au laminage = Thin sheet buckling modeling and applications for strip rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (Numéro 3-4, Mai-Août 2009), pp.305-309. </w:t>
@@ -5026,51 +5026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of iron oxide scale: Experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bicqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,727 +5980,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension et modélisation du régime mixte : synthèse des avancées et perspectives d'applications industrielles : Frottement et lubrification en mise en forme = Understanding and modelling the mixed lubrication regime: summary of achievements and perspectives of industrial applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frottement et lubrification en mise en forme = Numerical modelling of lubricated foil rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P.F. Sutcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 5, pp.Pages 459-463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal:2001200⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 5, pp.Pages 435-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal:2001197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574229v1</w:t>
+                <w:t xml:space="preserve">hal-00574224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribologie du laminage à froid de tôles = Tribology in metal forming</w:t>
+                <w:t xml:space="preserve">Plasto-hydrodynamic lubrication (PHD) - application of lubrication theory to metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal:2001165⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (5), p. 729-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01215-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574244v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasto-hydrodynamic lubrication (PHD) - application of lubrication theory to metal forming processes</w:t>
+                <w:t xml:space="preserve">Compréhension et modélisation du régime mixte : synthèse des avancées et perspectives d'applications industrielles : Frottement et lubrification en mise en forme = Understanding and modelling the mixed lubrication regime: summary of achievements and perspectives of industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gratacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 2 (5), p. 729-737. </w:t>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5, pp.Pages 459-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01215-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/metal:2001200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536393v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de lubrification en régime mixte du laminage : Frottement et lubrification en mise en forme = A mixed lubrication model of the cold strip rolling process</w:t>
+                <w:t xml:space="preserve">Tribologie du laminage à froid de tôles = Tribology in metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gratacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 5, pp.Pages 423-433. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 2, pp.Pages 125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal:2001165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal:2001196⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574215v1</w:t>
+                <w:t xml:space="preserve">hal-00574244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribochimie du laminage à froid : étude par ToF-SIMS de la chimisorption sur la tôle des additifs du lubrifiant : Tribologie de la mise en forme des métaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modèle de lubrification en régime mixte du laminage : Frottement et lubrification en mise en forme = A mixed lubrication model of the cold strip rolling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gratacos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 98 (2), pp.159-168. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 5, pp.Pages 423-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal:2001196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal:2001169⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574240v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frottement et lubrification en mise en forme = Numerical modelling of lubricated foil rolling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael P.F. Sutcliffe</w:t>
+                <w:t xml:space="preserve">Tribochimie du laminage à froid : étude par ToF-SIMS de la chimisorption sur la tôle des additifs du lubrifiant : Tribologie de la mise en forme des métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Combarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Repoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Dessalces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 5, pp.Pages 435-442. </w:t>
+              <w:t xml:space="preserve">, 2001, 98 (2), pp.159-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal:2001197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/metal:2001169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574224v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer layer and friction in cold metal strip rolling processes</w:t>
               </w:r>
@@ -7343,90 +7343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying heterogeneous friction coefficients on the hot forming tools in Mannesmann cross-roll piercing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriane Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTMP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7803,821 +7803,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling roll stack deformation for flat rolling mills via finite element method: a critical review of some simplifying assumptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonatas Mezencio Silva</w:t>
+                <w:t xml:space="preserve">Scratch resistance of floor covering surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rolling Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333853v1</w:t>
+                <w:t xml:space="preserve">hal-02334044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Contact Treatment for a Velocity-Based Steady-State Formulation of Metal Forming Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shitij Arora</w:t>
+                <w:t xml:space="preserve">Modelling roll stack deformation for flat rolling mills via finite element method: a critical review of some simplifying assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Shigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatas Mezencio Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS XV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Rolling Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430287v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">: Steady-state formulation for metal forming problems involving large contact evolution</w:t>
+                <w:t xml:space="preserve">About Contact Treatment for a Velocity-Based Steady-State Formulation of Metal Forming Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shitij Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">COMPLAS XV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333835v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance à la rayure de revêtements de sols</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">: Steady-state formulation for metal forming problems involving large contact evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitij Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334030v1</w:t>
+                <w:t xml:space="preserve">hal-02333835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de la rupture dans un assemblage collé titane-époxy par essai TAST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Grunenwald</w:t>
+                <w:t xml:space="preserve">Résistance à la rayure de revêtements de sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Annecy (74000), France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028682v1</w:t>
+                <w:t xml:space="preserve">hal-02334030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">influence of the temperature on the wear of automotive transmission belts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamadou Diew</w:t>
+                <w:t xml:space="preserve">Localisation de la rupture dans un assemblage collé titane-époxy par essai TAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">JADH 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334059v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scratch resistance of floor covering surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">influence of the temperature on the wear of automotive transmission belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Montalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legorju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadou Diew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334044v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mechanism by which Chromium Improves Strip Surface Cleanliness in Steel Strip Cold Rolling</w:t>
               </w:r>
@@ -8733,51 +8733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element model for roll stack deformation coupled with a Multi-Slab model for strip deformation for flat rolling simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Shigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8850,51 +8850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile damage prediction in different cold forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8932,64 +8932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile damage prediction in different cold forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9027,103 +9027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical analysis of GaAs devices under temperature-humidity-bias testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Adokanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems - EuroSimE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Budapest, Hungary. 8 p. - ISBN 978-1-4799-9949-1 </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9170,64 +9170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the material depletion rate due to electromigration in a copper TSV structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Lacerda de Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajdin Ceric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9291,103 +9291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Prediction Using Several Types of Macro-scale Damage Models in Different Cold Wire Production Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vachey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nagoya, Japan. pp.185-190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9421,77 +9421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional roll bite model with lubrication for cold strip rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology in Manufacturing Processes - ICTMP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Darmstadt, Germany. pp.48-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9525,64 +9525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of material properties and failure using in-situ thermo-mechanical probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Orellana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,90 +9659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of freestanding CMOS-MEMS through detailed stress analysis in metallic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Orellana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fornara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Di Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9787,221 +9787,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANCED ROLL BITE MODELS FOR COLD AND TEMPER ROLLING PROCESSES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talib Dbouk</w:t>
+                <w:t xml:space="preserve">Tests Tribologiques et mécaniques de différents revêtements PVD pour cylindres de laminoirs à bandes en acier Haut Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choumad Ould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Rolling Conference-6th European Rolling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, venise, Italy. paper n°213</w:t>
+              <w:t xml:space="preserve">JIFT 2012 - 24e Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. p. 179-188 - ISBN 978-2-35671-037-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824368v1</w:t>
+                <w:t xml:space="preserve">hal-00724793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in Operando SEM Observation of Electromigration-Induced Voids in TSV Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10037,981 +10020,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode multimaillages multiphysiques pour accélérer la simulation numérique des procédés incrémentaux continus: Application au laminage à pas de pèlerin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fourment</w:t>
+                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models for complex loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861813v1</w:t>
+                <w:t xml:space="preserve">hal-00861834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode multi-échelle pour la modélisation du flambage des tôles minces sous contraintes résiduelles - Application au laminage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Une méthode multimaillages multiphysiques pour accélérer la simulation numérique des procédés incrémentaux continus: Application au laminage à pas de pèlerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kpodzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861414v1</w:t>
+                <w:t xml:space="preserve">hal-00861813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification methodology and comparison of phenomenological ductile damage models for complex loading paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+                <w:t xml:space="preserve">Méthode multi-échelle pour la modélisation du flambage des tôles minces sous contraintes résiduelles - Application au laminage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861834v1</w:t>
+                <w:t xml:space="preserve">hal-00861414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests Tribologiques et mécaniques de différents revêtements PVD pour cylindres de laminoirs à bandes en acier Haut Carbone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Badiche</w:t>
+                <w:t xml:space="preserve">ADVANCED ROLL BITE MODELS FOR COLD AND TEMPER ROLLING PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takahama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIFT 2012 - 24e Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. p. 179-188 - ISBN 978-2-35671-037-6</w:t>
+              <w:t xml:space="preserve">9th International Rolling Conference-6th European Rolling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, venise, Italy. paper n°213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724793v1</w:t>
+                <w:t xml:space="preserve">hal-00824368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of phenomenological coupled damage models - Application to industrial forming processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bobadilla</w:t>
+                <w:t xml:space="preserve">Flatness Defect in Thin Strip Cold Rolling and the Friction Impact on it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2012 - SF2M Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">40th Annual North American Manufacturing Research Conference, NAMRC40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Manufacturing Research Institution of SME (NAMRI),Cummins,DePuy,Biomet,NSF, Jun 2012, Notre-Dame, Indiana, United States. pp.234-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759469v1</w:t>
+                <w:t xml:space="preserve">hal-00724786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness defects in thin strip cold rolling and the friction impact on it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Applications of advanced models to prediction of flatness defects in cold rolling of thin strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual North American Manufacturing Research Conference, NAMRC40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Notre-Dame, Indiana, United States. pp.277-286 - TP12PUB71 - ISBN 978-162276247</w:t>
+              <w:t xml:space="preserve">15th International Conference on "Advances in Materials and Processing Technologies - AMPT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761770v1</w:t>
+                <w:t xml:space="preserve">hal-00724898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'évolution couplée du frottement et de l'usure dans un contact entre une surface métallique et un revêtement polymère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duffau</w:t>
+                <w:t xml:space="preserve">Flatness defects in thin strip cold rolling and the friction impact on it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIFT 2012 - Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">40th Annual North American Manufacturing Research Conference, NAMRC40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Notre-Dame, Indiana, United States. pp.277-286 - TP12PUB71 - ISBN 978-162276247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747382v1</w:t>
+                <w:t xml:space="preserve">hal-00761770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of advanced models to prediction of flatness defects in cold rolling of thin strips</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+                <w:t xml:space="preserve">Comparative study of phenomenological coupled damage models - Application to industrial forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Son Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on "Advances in Materials and Processing Technologies - AMPT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Wollongong, Austria</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2012 - SF2M Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724898v1</w:t>
+                <w:t xml:space="preserve">hal-00759469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness Defect in Thin Strip Cold Rolling and the Friction Impact on it</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Etude de l'évolution couplée du frottement et de l'usure dans un contact entre une surface métallique et un revêtement polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual North American Manufacturing Research Conference, NAMRC40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Manufacturing Research Institution of SME (NAMRI),Cummins,DePuy,Biomet,NSF, Jun 2012, Notre-Dame, Indiana, United States. pp.234-243</w:t>
+              <w:t xml:space="preserve">JIFT 2012 - Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724786v1</w:t>
+                <w:t xml:space="preserve">hal-00747382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled rolling and buckling model for friction-sensitive setting of flatness actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11144,90 +11144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PVD Coated Mill Rolls for Cold Rolling of Stainless Steel Strips: Tribological and Mechanical Laboratory Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choumad Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th NAMRC - North American Manufacturing Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Notre-Dame, Indiana, United States. pp.234-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11252,103 +11252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent and Manifested flatness predictions in thin strip cold rolling using a general rolling FEM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Technology of Plasticity, ICTP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aachen, Germany. p. 111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11507,103 +11507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle éléments finis général pour la prédiction des défauts de planéité en laminage des tôles fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11622,338 +11622,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical simulation of roll forming process based on the coupling of two independent solvers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribological Testing of Anti-Adhesive coatings for Cold Rolling Mill Rolls-Application to TiN-Coated Rolls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choumad Ould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fourth conference on Computational Methods for Coupled Problems in Science and Engineering (Coupled 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.1747-1752 - ISBN 978-0-7354-0911-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676623v1</w:t>
+                <w:t xml:space="preserve">hal-00590294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological Testing of Anti-Adhesive coatings for Cold Rolling Mill Rolls-Application to TiN-Coated Rolls</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermomechanical simulation of roll forming process based on the coupling of two independent solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Carretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stephany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Bouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canivenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The fourth conference on Computational Methods for Coupled Problems in Science and Engineering (Coupled 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island of Kos, Greece. p. 254-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590294v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of TiBN PVD Coating for Mill Rolls - Laboratory Testing of Anti-adhesive and Fatigue Resistance Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choumad Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Technology of Plasticity, ICTP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aachen, Germany. p. 9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11972,381 +11972,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono and multi-objective optimization techniques applied to a large range of industrial test cases using metamodel assisted evolutionary algorithms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribological study of a press-fit assembling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2010: Proceedings of the 10th International Conference on Numerical Methods in Industrial Forming Processes Dedicated to Professor O. C. Zienkiewicz (1921–2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTMP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524182v1</w:t>
+                <w:t xml:space="preserve">hal-00527847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological study of a press-fit assembling process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mono and multi-objective optimization techniques applied to a large range of industrial test cases using metamodel assisted evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ejday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMP 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMIFORM 2010: Proceedings of the 10th International Conference on Numerical Methods in Industrial Forming Processes Dedicated to Professor O. C. Zienkiewicz (1921–2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Pohang, North Korea. pp.Pages 833-840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527847v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude tribologique de l'emmanchement en force dans des tôles embouties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
+                <w:t xml:space="preserve">Modélisation du flambage des tôles laminées sous contraintes résiduelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+              <w:t xml:space="preserve">9e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663339v1</w:t>
+                <w:t xml:space="preserve">hal-00509452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mechanical anisotropy on flat-rolled wires geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12354,556 +12384,526 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 363-366, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0444-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du flambage des tôles laminées sous contraintes résiduelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+                <w:t xml:space="preserve">Etude tribologique de l'emmanchement en force dans des tôles embouties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509452v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a range of 2D and 3D bulk forming processes by a meta-model assisted evolution strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Ejday</w:t>
+                <w:t xml:space="preserve">Modélisation numérique du flambage des plaques minces et applications au laminage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509409v1</w:t>
+                <w:t xml:space="preserve">hal-00509386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique du flambage des plaques minces et applications au laminage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+                <w:t xml:space="preserve">Optimization of a range of 2D and 3D bulk forming processes by a meta-model assisted evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ejday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 343-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0476-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509386v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled and uncoupled approaches for thin cold rolled strip buckling prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12948,261 +12948,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifested flatness predictions in thin strip cold rolling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
+                <w:t xml:space="preserve">Behaviour of oxide scales in hot steel strip rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Buessler</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 339-342, </w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1227-1230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0064-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0163-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510326v1</w:t>
+                <w:t xml:space="preserve">hal-00510343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of oxide scales in hot steel strip rolling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Manifested flatness predictions in thin strip cold rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Picard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1227-1230, </w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 339-342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0163-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0064-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510343v1</w:t>
+                <w:t xml:space="preserve">hal-00510326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the arbitrary lagrangian eulerian formulation to the numerical simulation of stationary forming processes with dominant tangential material motion</w:t>
               </w:r>
@@ -13521,51 +13521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim-Frédéric Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14206,64 +14206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven R. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Jane Wang, Q. and Yip-Wah Chung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.2151-2158, 2012, 978-0-387-92896-8. </w:t>
@@ -14552,51 +14552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.17222" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chouket" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Frances" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Chmielowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriane Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Marouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-xg657s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie-Burgu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1270/1/012106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wittmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2020-290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lanot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01668558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Karolak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moore Parks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiawei Feng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrui He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.900" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tien Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00501-016-0520-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vachey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BX9VP7K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Shigaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants3020113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Adokanou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV19G8P3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1166-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bobadilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4J6M325-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Orellana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arrazat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80CW8P5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kpodzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1208-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00944805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGM64Q68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suzuki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahama" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9N1XMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4571" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZX3Z07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00746438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gachon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2012.09.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHF45NLM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.213" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.08.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00672360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mass&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1092-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBZBK76W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00657740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT0RQ7QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1032-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duffau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.06.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNX1DCN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Deparis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21802" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T41WVJF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelkhalek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buessler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.04.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP6W0VMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khanafi-Benghalem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loucif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.06.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT46GB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030192310X12646889255708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bicqu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauchot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Combarieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM7TCQ9L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512784v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lodej" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Niang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aubin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.086" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0G7XB6J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.10.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W30QKR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510572424" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RRLGQ8S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2004.07.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NBDPCV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00295-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4GF2XTD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hamery" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Doudoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00379-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deneuville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gratacos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hauret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laugier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001200" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B891835F28F546487FA02ED78ACA15B4560FAD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574244v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001165" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CC5BD93EDBFE9F3327E4A3B6F2C8EE9071106A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536393v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01215-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D826RHJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001196" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A000DCF8BD2B1BC203184045A5AA6F8A5FE701E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574240v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dessalces" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001169" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/659936429544923989633BA9F431FF15190F2C43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574224v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001197" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C07FACCEF4AD1B6CF68BC63A1D650F521F2EAE29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rizoulieres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(00)00473-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM5T6TXB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delarbre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00431-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSSFNMJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574207v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Niang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886922v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nassif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isard Manon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanot Jean-Michel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470683v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122591v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas Mezencio Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430287v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitij Arora" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333835v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334030v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Diew" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouadjadja" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bertrandie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dietsch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.767.240" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas M. Silva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008231" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Son Cao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247927v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247921v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103140" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.148" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.48" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Giacomo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056700" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024062v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813834" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824368v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861414v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861834v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724793v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759469v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00761770v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747382v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724786v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724757v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674953v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589537" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592608v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carretta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590294v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589768" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducloux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ejday" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457642" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527847v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663339v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lehoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509436v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0444-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509409v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0476-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509386v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509416v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0547-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510326v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0064-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510343v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0163-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510558v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740813" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531655v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Hermann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2003.812061" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536354v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Souchet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886942v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724820v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Schmid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92897-5_1183" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.17222" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chouket" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Frances" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Chmielowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie-Burgu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1270/1/012106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriane Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Marouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-xg657s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Wittmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2020-290" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203271" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lanot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiawei Feng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrui He" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.900" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01668558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Karolak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moore Parks" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delattre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ripert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tien Ngo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00501-016-0520-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1166-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Son Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vachey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BX9VP7K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Shigaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants3020113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Adokanou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV19G8P3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bobadilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4J6M325-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Orellana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arrazat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80CW8P5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9N1XMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00944805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGM64Q68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kpodzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1208-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suzuki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gachon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBZBK76W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.213" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861363v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.08.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00672360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mass&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1092-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4571" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZX3Z07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00746438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2012.09.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHF45NLM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00657740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT0RQ7QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1032-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duffau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.06.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNX1DCN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelkhalek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP6W0VMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Deparis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21802" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00561718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T41WVJF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khanafi-Benghalem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loucif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.06.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT46GB6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030192310X12646889255708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bicqu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauchot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Combarieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.03.034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM7TCQ9L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512784v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lodej" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Niang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aubin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.086" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0G7XB6J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.10.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4W30QKR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510572424" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RRLGQ8S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2004.07.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NBDPCV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P.F. Sutcliffe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00295-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4GF2XTD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hamery" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Doudoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00379-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001197" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C07FACCEF4AD1B6CF68BC63A1D650F521F2EAE29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01215-X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D826RHJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574229v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deneuville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gratacos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hauret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laugier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001200" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B891835F28F546487FA02ED78ACA15B4560FAD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001165" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CC5BD93EDBFE9F3327E4A3B6F2C8EE9071106A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001196" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A000DCF8BD2B1BC203184045A5AA6F8A5FE701E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574240v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dessalces" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2001169" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/659936429544923989633BA9F431FF15190F2C43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rizoulieres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(00)00473-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM5T6TXB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delarbre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(98)00431-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSSFNMJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574207v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Niang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886922v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nassif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isard Manon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanot Jean-Michel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470683v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122591v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333853v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas Mezencio Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitij Arora" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334030v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334059v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Diew" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouadjadja" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bertrandie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dietsch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.767.240" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas M. Silva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008231" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Son Cao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247927v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247921v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103140" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.148" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.48" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Giacomo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056700" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024062v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813834" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724793v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861834v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861813v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861414v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824368v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724898v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00761770v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759469v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747382v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724757v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674953v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grenier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589537" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592608v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590294v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589768" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676623v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carretta" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephany" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouache" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527847v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524182v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ducloux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ejday" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457642" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509452v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509436v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0444-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663339v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lehoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509386v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0476-y" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509416v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0547-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510343v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0163-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510326v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0064-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510558v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740813" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531655v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Hermann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2003.812061" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536354v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Souchet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886942v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fabre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kubler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724820v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Schmid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-92897-5_1183" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>