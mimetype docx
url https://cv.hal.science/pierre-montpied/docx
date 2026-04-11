--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1514,4635 +1514,4647 @@
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity toward water regime: response of leaf growth and underlying candidate genes in [i]Populus[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154 (1), pp.39-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic variations explain annual fluctuations in French Perigord black truffle wholesale markets but do not explain the decrease in black truffle production over the last 48 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.S115-S125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-014-0568-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence in adult oak trees of a mixotrophic lifestyle during spring reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58, pp.136 - 139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype differences in C-13 discrimination between atmosphere and leaf matter match differences in transpiration efficiency at leaf and whole-plant levels in hybrid Populus deltoides x nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (1), pp.87-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02556.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf morphology displays no detectable spatial organisation in the relict Quercus afares Pomel compared to the co-occurring parental species Q. canariensis Willd. and Q. suber L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanah Ghouil-Amimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (7), pp.675-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-013-0312-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ozone on stomatal responses to environmental parameters (blue light, red light, CO2 and vapour pressure deficit) in three Populus deltoides × Populus nigra genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 173, pp.85-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree age-related effects on sun acclimated leaves in a chronosequence of beech (Fagus sylvatica) stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (4), pp.323-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP11248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes of C and N non-structural compounds in the stem sapwood of adult sessile oak and beech trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Time course of delta C-13 in poplar wood: genotype ranking remains stable over the life cycle in plantations despite some differences between cellulose and bulk wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Marchand</w:t>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 31 (8), pp.843-854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpr074⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1183 - 1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642540v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of delta C-13 in poplar wood: genotype ranking remains stable over the life cycle in plantations despite some differences between cellulose and bulk wood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+                <w:t xml:space="preserve">Seasonal changes of C and N non-structural compounds in the stem sapwood of adult sessile oak and beech trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 31 (11), pp.1183 - 1193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpr108⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 31 (8), pp.843-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642591v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought effects on water relations in beech: The contribution of exchangeable water reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Betsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 151 (5), pp.531-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional relationships between leaf structure and photosynthetic traits as modulated by irradiance and nutrient availability in a sclerophyllous and a non-sclerophyllous mediterranean oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Daas-Ghrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Ksontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 130 (4), pp.503-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10342-010-0438-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombre et forêts : pourquoi certaines essences sont-elles plus tolérantes à l’ombre que d’autres lors des phases de régénération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27-28, pp.43-51</w:t>
+              <w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.43-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195032v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombre et forêts : pourquoi certaines essences sont-elles plus tolérantes à l’ombre que d’autres lors des phases de régénération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 109, pp.43-56</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27-28, pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195030v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to canopy opening does not act as a filter to Fagus sylvatica and Acer sp. advance regeneration in a mixed temperate forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest/2009086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic capacity and temperature responses of photosynthesis of rubber trees ( Hevea brasiliensis Müll. Arg.) acclimate to changes in ambient temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boonthida B. Kositsup</w:t>
+                <w:t xml:space="preserve">Hydraulic properties of naturally regenerated beech saplings respond to canopy opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine B. Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-008-0284-x⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (11), pp.11 Pages. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpp067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964599v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic properties of naturally regenerated beech saplings respond to canopy opening</w:t>
+                <w:t xml:space="preserve">Photosynthetic capacity and temperature responses of photosynthesis of rubber trees ( Hevea brasiliensis Müll. Arg.) acclimate to changes in ambient temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine B. Caquet</w:t>
+                <w:t xml:space="preserve">Boonthida B. Kositsup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+                <w:t xml:space="preserve">Poonpipope P. Kasemsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montpied</w:t>
+                <w:t xml:space="preserve">Philippe P. Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (11), pp.11 Pages. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.357-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpp067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-008-0284-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489783v1</w:t>
+                <w:t xml:space="preserve">hal-00964599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal time-course of gradients of photosynthetic capacity and mesophyll conductance to CO2 across a beech (Fagus sylvatica L.) canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (8), pp.2407-2418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erp093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal time-course of gradients of photosynthetic capacity and mesophyll conductance to CO2 across a beech (Fagus sylvatica L.) canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin E. Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (8), pp.2407-2418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of water use efficiency among Quercus robur genotypes: contribution of related leaf traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (4), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest/2009010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of 13C isotope discrimination in a Quercus robur full-sib family is associated with differences in intrinsic water use efficiency, transpiration efficiency, and stomatal conductance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali M. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (8), pp.2419-2431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erp100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of photosynthesis to high temperatures in oak saplings assessed by chlorophyll-a fluorescence: inter-specific diversity and temperature-induced plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chyraz Daas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (3), pp.1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 65 (3), 305p1-305p7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2008002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883385v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of photosynthesis to high temperatures in oak saplings assessed by chlorophyll-a fluorescence: inter-specific diversity and temperature-induced plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chyraz Daas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (3), 305p1-305p7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 65 (3), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655468v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year model analysis of GPP in a temperate beech forest in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Verbeeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roeland Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Lemeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 210 (1-2), pp.85-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling leaf mass per area in forest canopy as affected by prevailing radiation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 211 (3-4), pp.339-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does shade improve light interception efficiency? A comparison among seedling from shade-tolerant and -intolerant temperate deciduous tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Messier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 172 (2), pp.293-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01814.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Season effects on leaf nitrogen partitioning photosynthetic water use efficiency in mango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 163 (1), pp.48-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jplph.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between optically assessed polyphenols and chlorophyll contents, and leaf mass per area ratio in woody plants: a signature of the carbon–nitrogen balance within leaves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Cerovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (7), pp.1319-1328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01514.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiance-induced plasticity in the hydraulic properties of saplings of different temperate broad-leaved forest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tharwat Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Faivre-Vuillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1505-1516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/26.12.1505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to temperature and shade in Abies alba seedlings from diverse provenances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Robakowski</w:t>
+                <w:t xml:space="preserve">Caractérisation de la tolérance à l'ombrage de jeunes semis de Hêtre et comparaison avec les essences associées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20 (6), pp.459-470. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (2), pp.175-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02827580500430408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/5034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679875v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la tolérance à l'ombrage de jeunes semis de Hêtre et comparaison avec les essences associées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses to temperature and shade in Abies alba seedlings from diverse provenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Robakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/5034⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (6), pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02827580500430408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449485v1</w:t>
+                <w:t xml:space="preserve">hal-02679875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting responses to mycorrhizal inoculation and phosphorus availability in seedlings of two tropical rainforest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Grandcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 161 (3), pp.865-875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.00978.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal optima of photosynthetic functions and thermostability of photochemistry in cork oak seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ghouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Ksontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (15), pp.1031-1039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/23.15.1031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of morphological and physiological traits in response to different levels of irradiance in seedlings of silver fir (Abies alba Mill)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Robakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (5), pp.431-441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-003-0257-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la pertinence des deux méthodes d'analyse du phosphore dans les sols forestiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 55 (1), pp.57-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/5155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature response of parameters of a biochemically based model of photosynthesis. II. A review of experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.E. Medlyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ellsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forstreuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25 (9), pp.1167-1179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00891.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature response of photosynthesis of silver fir (Abies alba Mill.) seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Robakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 59, pp.163-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6152,2086 +6164,2086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique à long terme des peuplements forestiers : quels impacts du charbonnage sur les écosystèmes forestiers actuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième séminaire de restitution des travaux de l’OHM Pays de Bitche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bitche, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-338995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des peuplements forestiers du Pays de Bitche entre le XVIIIe siècle et aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution OHM Pays de Bitche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest ecosystems: all ancient human actions do not equally matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Into the Woods: Overlapping perspectives on the history of ancient forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution forestière du Nord-Pas-de-Calais entre le XIXe et le XXIe siècle. Aspects méthodologiques, premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps des territoires. Reverdir le « Pays Noir » : reboisement et trame verte dans les Hauts-de-France. Journée d'étude du GHFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements d’usage anciens sur la biodiversité et les sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts et écosystèmes cultivés : vers une intensification écologique ? ANR Forgeco-GIP ECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Dec 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can trees be mycoherotrophic? Isotopic evidence of soil carbon acquisition by ectomycorrhizal oak roots during spring reactivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Garbaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montpied</w:t>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EEF Congress 2011. The European Ecological Federation (EEF, www.europeanecology.org) Ávila, Spain, from 25 till 29 September in 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ávila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique des peuplements mélangés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ottorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vinkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Avignon, France. pp.inc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification des propriétés hydrauliques de semis naturels de hêtre (Fagus sylvatica) et d'érable sycomore (Acer pseudoplatanus) après l'ouverture du couvert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+                <w:t xml:space="preserve">Développement en concurrence des houppiers de différentes espèces : approche expérimentale sur hêtre, frêne, érable sycomore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ottorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Atelier Regefor "Forêts mélangées : quels scénarios pour l'avenir ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Champenoux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189568v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement en concurrence des houppiers de différentes espèces : approche expérimentale sur hêtre, frêne, érable sycomore</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Modification des propriétés hydrauliques de semis naturels de hêtre (Fagus sylvatica) et d'érable sycomore (Acer pseudoplatanus) après l'ouverture du couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Regefor "Forêts mélangées : quels scénarios pour l'avenir ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Champenoux, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194975v1</w:t>
+                <w:t xml:space="preserve">hal-01189568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of canopy opening on carbon balance and hydraulic constraints in naturally regenerated Fagus sylvatica and Acer pseudoplatanus seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine B. Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Beech silviculture in Europe's largest beech country"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Poiana Brasov, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de carbone et contraintes hydrauliques chez des semis naturels de hêtre Fagus sylvatica et d’érable sycomore Acer pseudoplatanus lors de l’ouverture du couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing crown structure and light interception efficiency in deciduous tree seedlings grown under contrasting light regimes using 3D plant reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Messier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on functional-structural plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8241,51 +8253,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stronger legacy effects of cropland than of meadows or pastures on soil conditions and plant communities in French mountain forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8340,177 +8352,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² GfÖ EEF - Ecology and evolution: New perspectives and societal challenges.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the forest stands in the Pays de Bitche between the 18th century and today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-c02778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deer browsing causes short-term species shift between silver fir and norway spruce in the Vosges Mountains, northeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8569,426 +8581,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France. Colloque Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des effets court-terme et long-terme de l’élévation en CO2 atmosphérique sur l’activité photosynthétique d’une graminée prairiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nancy, France. recueil de résumés de posters, pp.62, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des effets court-terme et long-terme de l’élévation en CO2 atmosphérique sur l’activité photosynthétique d’une graminée prairiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Ecole Doctorale Ressources Procédés Produits Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8998,147 +9010,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation par le climat lumineux, de traits écophysiologiques de semis forestiers liés à la croissance, l'économie du carbone et de l'eau. Conséquences pour la régénération de forêts hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n.p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9148,111 +9160,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural regeneration of selected tropical rain forest tree species of French Guiana: established seedlings and saplings during the period 1986-1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Rankin-de Mérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Management of a Neotropical Rainforest: lessons drawn from Paracou, a long-term experimental research site in French Guiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2004, 2-84299-455-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9262,91 +9274,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de recolonisation des forêts récentes par les champignons du sol et la flore herbacée des forêts anciennes du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,51 +9374,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Région Nord-Pas-de-Calais / Fondation pour la Recherche sur la Biodiversité. 2017, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9416,165 +9428,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les facteurs historiques de vulnérabilité dans la relation sylviculture-biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Besoain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idaline Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 p. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9721,51 +9733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Vennin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01247-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.05.047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rasheed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02556.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Mhamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanah Ghouil-Amimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hasnaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0312-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11248" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Zein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr074" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr108" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Betsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.12.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9152FLM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Daas-Ghrib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ksontini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0438-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NHJ98NND-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883559v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Caquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope P. Kasemsap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Thaler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0284-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV43X5QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. Caquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp093" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chyraz Daas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hanchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655468v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658066v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Verbeeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Samson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Lemeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.07.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1SK3JP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01814.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2005.02.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTLPD0D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Cerovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goulas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01514.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Ibrahim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bogard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Faivre-Vuillin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.12.1505" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580500430408" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grandcourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.00978.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677405v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Hanchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/23.15.1031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0257-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBC3FX5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5155" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Medlyn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellsworth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Harley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00891.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680139v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611736v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-338995" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608798v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jude" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743978v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189568v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194975v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189289v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759985v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356962v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-c02778" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194918v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtecuisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04511445v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04472987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190859v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rankin-de M&#233;rona" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800364v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Besoain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Vennin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01247-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.05.047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SD5NWB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rasheed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02556.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Mhamdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanah Ghouil-Amimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hasnaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0312-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11248" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr108" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Zein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Betsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.12.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9152FLM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Daas-Ghrib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ksontini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0438-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NHJ98NND-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Caquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. Caquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope P. Kasemsap" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Thaler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0284-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV43X5QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658749v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp100" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chyraz Daas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hanchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Verbeeck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Samson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Lemeur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.07.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1SK3JP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01814.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2005.02.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTLPD0D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Cerovic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goulas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01514.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Ibrahim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bogard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Faivre-Vuillin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.12.1505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449485v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580500430408" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032209v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grandcourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.00978.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Hanchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/23.15.1031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0257-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBC3FX5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5155" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Medlyn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellsworth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Harley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00891.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-338995" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528466v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608798v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jude" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194975v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759985v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846782v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356962v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-c02778" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtecuisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04511445v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04472987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189479v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rankin-de M&#233;rona" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666924v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800364v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Besoain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>