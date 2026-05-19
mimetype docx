--- v1 (2026-04-11)
+++ v2 (2026-05-19)
@@ -1380,6870 +1380,6882 @@
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 400 (15 September 2017), pp.269-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the bioindication of forest soil acidity, nitrogen and mineral nutrition using plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina E. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.359-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity toward water regime: response of leaf growth and underlying candidate genes in [i]Populus[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154 (1), pp.39-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic variations explain annual fluctuations in French Perigord black truffle wholesale markets but do not explain the decrease in black truffle production over the last 48 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.S115-S125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-014-0568-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence in adult oak trees of a mixotrophic lifestyle during spring reactivation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotype differences in C-13 discrimination between atmosphere and leaf matter match differences in transpiration efficiency at leaf and whole-plant levels in hybrid Populus deltoides x nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
+                <w:t xml:space="preserve">Fahad Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.11.002⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02556.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268176v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype differences in C-13 discrimination between atmosphere and leaf matter match differences in transpiration efficiency at leaf and whole-plant levels in hybrid Populus deltoides x nigra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic evidence in adult oak trees of a mixotrophic lifestyle during spring reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Rasheed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Richard</w:t>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Brignolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montpied</w:t>
+                <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (1), pp.87-102. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.136 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02556.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540237v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf morphology displays no detectable spatial organisation in the relict Quercus afares Pomel compared to the co-occurring parental species Q. canariensis Willd. and Q. suber L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanah Ghouil-Amimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (7), pp.675-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-013-0312-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ozone on stomatal responses to environmental parameters (blue light, red light, CO2 and vapour pressure deficit) in three Populus deltoides × Populus nigra genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 173, pp.85-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree age-related effects on sun acclimated leaves in a chronosequence of beech (Fagus sylvatica) stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (4), pp.323-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP11248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of delta C-13 in poplar wood: genotype ranking remains stable over the life cycle in plantations despite some differences between cellulose and bulk wood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+                <w:t xml:space="preserve">Seasonal changes of C and N non-structural compounds in the stem sapwood of adult sessile oak and beech trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 31 (11), pp.1183 - 1193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpr108⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 31 (8), pp.843-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642591v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes of C and N non-structural compounds in the stem sapwood of adult sessile oak and beech trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time course of delta C-13 in poplar wood: genotype ranking remains stable over the life cycle in plantations despite some differences between cellulose and bulk wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Fahad Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Marchand</w:t>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 31 (8), pp.843-854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpr074⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1183 - 1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpr108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642540v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought effects on water relations in beech: The contribution of exchangeable water reservoirs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional relationships between leaf structure and photosynthetic traits as modulated by irradiance and nutrient availability in a sclerophyllous and a non-sclerophyllous mediterranean oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Chiraz Daas-Ghrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Peiffer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 151 (5), pp.531-543. </w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (4), pp.503-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10342-010-0438-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004060v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional relationships between leaf structure and photosynthetic traits as modulated by irradiance and nutrient availability in a sclerophyllous and a non-sclerophyllous mediterranean oak species</w:t>
+                <w:t xml:space="preserve">Drought effects on water relations in beech: The contribution of exchangeable water reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiraz Daas-Ghrib</w:t>
+                <w:t xml:space="preserve">Pauline P. Betsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-010-0438-4⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (5), pp.531-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646209v1</w:t>
+                <w:t xml:space="preserve">hal-01004060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombre et forêts : pourquoi certaines essences sont-elles plus tolérantes à l’ombre que d’autres lors des phases de régénération ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to canopy opening does not act as a filter to Fagus sylvatica and Acer sp. advance regeneration in a mixed temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195030v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombre et forêts : pourquoi certaines essences sont-elles plus tolérantes à l’ombre que d’autres lors des phases de régénération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27-28, pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to canopy opening does not act as a filter to Fagus sylvatica and Acer sp. advance regeneration in a mixed temperate forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Caquet</w:t>
+                <w:t xml:space="preserve">Ombre et forêts : pourquoi certaines essences sont-elles plus tolérantes à l’ombre que d’autres lors des phases de régénération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.43-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883559v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic properties of naturally regenerated beech saplings respond to canopy opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine B. Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (11), pp.11 Pages. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpp067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic capacity and temperature responses of photosynthesis of rubber trees ( Hevea brasiliensis Müll. Arg.) acclimate to changes in ambient temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boonthida B. Kositsup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonpipope P. Kasemsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2), pp.357-365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-008-0284-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal time-course of gradients of photosynthetic capacity and mesophyll conductance to CO2 across a beech (Fagus sylvatica L.) canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (8), pp.2407-2418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erp093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal time-course of gradients of photosynthetic capacity and mesophyll conductance to CO2 across a beech (Fagus sylvatica L.) canopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diversity of 13C isotope discrimination in a Quercus robur full-sib family is associated with differences in intrinsic water use efficiency, transpiration efficiency, and stomatal conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali M. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60 (8), pp.2407-2418</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 60 (8), pp.2419-2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489658v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of water use efficiency among Quercus robur genotypes: contribution of related leaf traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (4), pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of 13C isotope discrimination in a Quercus robur full-sib family is associated with differences in intrinsic water use efficiency, transpiration efficiency, and stomatal conductance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal time-course of gradients of photosynthetic capacity and mesophyll conductance to CO2 across a beech (Fagus sylvatica L.) canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin E. Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60 (8), pp.2419-2431. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 60 (8), pp.2407-2418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erp100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667054v1</w:t>
+                <w:t xml:space="preserve">hal-00489658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of photosynthesis to high temperatures in oak saplings assessed by chlorophyll-a fluorescence: inter-specific diversity and temperature-induced plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chyraz Daas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (3), 305p1-305p7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2008002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of photosynthesis to high temperatures in oak saplings assessed by chlorophyll-a fluorescence: inter-specific diversity and temperature-induced plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chyraz Daas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (3), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year model analysis of GPP in a temperate beech forest in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling leaf mass per area in forest canopy as affected by prevailing radiation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roeland Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André A. Granier</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 210 (1-2), pp.85-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 211 (3-4), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658066v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling leaf mass per area in forest canopy as affected by prevailing radiation conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-year model analysis of GPP in a temperate beech forest in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dufrene</w:t>
+                <w:t xml:space="preserve">Hans Verbeeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe François</w:t>
+                <w:t xml:space="preserve">Roeland Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 211 (3-4), pp.339-349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.012⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 210 (1-2), pp.85-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657907v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does shade improve light interception efficiency? A comparison among seedling from shade-tolerant and -intolerant temperate deciduous tree species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delagrange</w:t>
+                <w:t xml:space="preserve">Relationships between optically assessed polyphenols and chlorophyll contents, and leaf mass per area ratio in woody plants: a signature of the carbon–nitrogen balance within leaves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Cerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01814.x⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (7), pp.1319-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01514.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189200v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Season effects on leaf nitrogen partitioning photosynthetic water use efficiency in mango</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irradiance-induced plasticity in the hydraulic properties of saplings of different temperate broad-leaved forest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Normand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tharwat Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Faivre-Vuillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2005.02.005⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1505-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/26.12.1505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660269v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between optically assessed polyphenols and chlorophyll contents, and leaf mass per area ratio in woody plants: a signature of the carbon–nitrogen balance within leaves?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Goulas</w:t>
+                <w:t xml:space="preserve">Does shade improve light interception efficiency? A comparison among seedling from shade-tolerant and -intolerant temperate deciduous tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Messier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01514.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 172 (2), pp.293-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01814.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666241v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiance-induced plasticity in the hydraulic properties of saplings of different temperate broad-leaved forest tree species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Season effects on leaf nitrogen partitioning photosynthetic water use efficiency in mango</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Faivre-Vuillin</w:t>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lagneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1505-1516. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 163 (1), pp.48-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/26.12.1505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189133v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la tolérance à l'ombrage de jeunes semis de Hêtre et comparaison avec les essences associées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses to temperature and shade in Abies alba seedlings from diverse provenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Robakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (6), pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02827580500430408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/5034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03449485v1</w:t>
+                <w:t xml:space="preserve">hal-02679875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to temperature and shade in Abies alba seedlings from diverse provenances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Robakowski</w:t>
+                <w:t xml:space="preserve">Caractérisation de la tolérance à l'ombrage de jeunes semis de Hêtre et comparaison avec les essences associées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (2), pp.175-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02827580500430408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679875v1</w:t>
+                <w:t xml:space="preserve">hal-03449485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting responses to mycorrhizal inoculation and phosphorus availability in seedlings of two tropical rainforest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Grandcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 161 (3), pp.865-875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.00978.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal optima of photosynthetic functions and thermostability of photochemistry in cork oak seedlings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Ghouil</w:t>
+                <w:t xml:space="preserve">Plasticity of morphological and physiological traits in response to different levels of irradiance in seedlings of silver fir (Abies alba Mill)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Robakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 23 (15), pp.1031-1039. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (5), pp.431-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/23.15.1031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-003-0257-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677405v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of morphological and physiological traits in response to different levels of irradiance in seedlings of silver fir (Abies alba Mill)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Robakowski</w:t>
+                <w:t xml:space="preserve">Evaluation de la pertinence des deux méthodes d'analyse du phosphore dans les sols forestiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (1), pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-003-0257-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02678124v1</w:t>
+                <w:t xml:space="preserve">hal-03449469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pertinence des deux méthodes d'analyse du phosphore dans les sols forestiers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lévy</w:t>
+                <w:t xml:space="preserve">Thermal optima of photosynthetic functions and thermostability of photochemistry in cork oak seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Ghouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Hanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/5155⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (15), pp.1031-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/23.15.1031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449469v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature response of parameters of a biochemically based model of photosynthesis. II. A review of experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.E. Medlyn</w:t>
+                <w:t xml:space="preserve">Temperature response of photosynthesis of silver fir (Abies alba Mill.) seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Robakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00891.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59, pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189628v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature response of photosynthesis of silver fir (Abies alba Mill.) seedlings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montpied</w:t>
+                <w:t xml:space="preserve">Temperature response of parameters of a biochemically based model of photosynthesis. II. A review of experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Medlyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ellsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forstreuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2002003⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (9), pp.1167-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00891.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680139v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique à long terme des peuplements forestiers : quels impacts du charbonnage sur les écosystèmes forestiers actuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième séminaire de restitution des travaux de l’OHM Pays de Bitche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bitche, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-338995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des peuplements forestiers du Pays de Bitche entre le XVIIIe siècle et aujourd'hui</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution OHM Pays de Bitche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bitche, France</w:t>
+              <w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528466v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des peuplements forestiers du Pays de Bitche entre le XVIIIe siècle et aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution OHM Pays de Bitche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003259v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest ecosystems: all ancient human actions do not equally matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+                <w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">Audrey Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Feiss</w:t>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Into the Woods: Overlapping perspectives on the history of ancient forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608798v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution forestière du Nord-Pas-de-Calais entre le XIXe et le XXIe siècle. Aspects méthodologiques, premiers résultats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Forest ecosystems: all ancient human actions do not equally matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rochel</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps des territoires. Reverdir le « Pays Noir » : reboisement et trame verte dans les Hauts-de-France. Journée d'étude du GHFF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Arras, France</w:t>
+              <w:t xml:space="preserve">Into the Woods: Overlapping perspectives on the history of ancient forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722039v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Évolution forestière du Nord-Pas-de-Calais entre le XIXe et le XXIe siècle. Aspects méthodologiques, premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t>
+              <w:t xml:space="preserve">Le temps des territoires. Reverdir le « Pays Noir » : reboisement et trame verte dans les Hauts-de-France. Journée d'étude du GHFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826009v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t>
+                <w:t xml:space="preserve">Impacts des changements d’usage anciens sur la biodiversité et les sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Grel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leroy</w:t>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t>
+              <w:t xml:space="preserve">Forêts et écosystèmes cultivés : vers une intensification écologique ? ANR Forgeco-GIP ECOFOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Dec 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268174v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des changements d’usage anciens sur la biodiversité et les sols forestiers</w:t>
+                <w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">Audrey Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêts et écosystèmes cultivés : vers une intensification écologique ? ANR Forgeco-GIP ECOFOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Dec 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743978v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone effects on stomatal responses to environmental parameters (blue light, red light, CO2 and VPD) in three poplar genotypes and the study of gene expression on guard cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. New Phytologist Symposium. Stomata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can trees be mycoherotrophic? Isotopic evidence of soil carbon acquisition by ectomycorrhizal oak roots during spring reactivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EEF Congress 2011. The European Ecological Federation (EEF, www.europeanecology.org) Ávila, Spain, from 25 till 29 September in 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ávila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique des peuplements mélangés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ottorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vinkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Avignon, France. pp.inc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement en concurrence des houppiers de différentes espèces : approche expérimentale sur hêtre, frêne, érable sycomore</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification des propriétés hydrauliques de semis naturels de hêtre (Fagus sylvatica) et d'érable sycomore (Acer pseudoplatanus) après l'ouverture du couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blandine Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Regefor "Forêts mélangées : quels scénarios pour l'avenir ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Champenoux, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194975v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification des propriétés hydrauliques de semis naturels de hêtre (Fagus sylvatica) et d'érable sycomore (Acer pseudoplatanus) après l'ouverture du couvert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+                <w:t xml:space="preserve">Développement en concurrence des houppiers de différentes espèces : approche expérimentale sur hêtre, frêne, érable sycomore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ottorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Atelier Regefor "Forêts mélangées : quels scénarios pour l'avenir ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Champenoux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189568v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of canopy opening on carbon balance and hydraulic constraints in naturally regenerated Fagus sylvatica and Acer pseudoplatanus seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine B. Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Beech silviculture in Europe's largest beech country"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Poiana Brasov, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de carbone et contraintes hydrauliques chez des semis naturels de hêtre Fagus sylvatica et d’érable sycomore Acer pseudoplatanus lors de l’ouverture du couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing crown structure and light interception efficiency in deciduous tree seedlings grown under contrasting light regimes using 3D plant reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Messier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on functional-structural plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8253,51 +8265,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stronger legacy effects of cropland than of meadows or pastures on soil conditions and plant communities in French mountain forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8352,655 +8364,655 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² GfÖ EEF - Ecology and evolution: New perspectives and societal challenges.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the forest stands in the Pays de Bitche between the 18th century and today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-c02778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deer browsing causes short-term species shift between silver fir and norway spruce in the Vosges Mountains, northeastern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montpied</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France. Colloque Géohistoire de l’environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155835v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deer browsing causes short-term species shift between silver fir and norway spruce in the Vosges Mountains, northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France. Colloque Géohistoire de l’environnement et des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194918v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des effets court-terme et long-terme de l’élévation en CO2 atmosphérique sur l’activité photosynthétique d’une graminée prairiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nancy, France. recueil de résumés de posters, pp.62, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des effets court-terme et long-terme de l’élévation en CO2 atmosphérique sur l’activité photosynthétique d’une graminée prairiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Ecole Doctorale Ressources Procédés Produits Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9010,147 +9022,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation par le climat lumineux, de traits écophysiologiques de semis forestiers liés à la croissance, l'économie du carbone et de l'eau. Conséquences pour la régénération de forêts hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n.p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9160,111 +9172,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural regeneration of selected tropical rain forest tree species of French Guiana: established seedlings and saplings during the period 1986-1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Rankin-de Mérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Management of a Neotropical Rainforest: lessons drawn from Paracou, a long-term experimental research site in French Guiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2004, 2-84299-455-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9274,91 +9286,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de recolonisation des forêts récentes par les champignons du sol et la flore herbacée des forêts anciennes du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9374,51 +9386,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Région Nord-Pas-de-Calais / Fondation pour la Recherche sur la Biodiversité. 2017, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9428,165 +9440,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les facteurs historiques de vulnérabilité dans la relation sylviculture-biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Besoain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idaline Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 p. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9733,51 +9745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Vennin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01247-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.05.047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SD5NWB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rasheed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02556.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Mhamdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanah Ghouil-Amimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hasnaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0312-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11248" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr108" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Zein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Betsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.12.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9152FLM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Daas-Ghrib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ksontini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0438-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NHJ98NND-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Caquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. Caquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope P. Kasemsap" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Thaler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0284-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV43X5QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658749v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp100" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chyraz Daas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hanchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Verbeeck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Samson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Lemeur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.07.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1SK3JP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01814.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2005.02.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTLPD0D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Cerovic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goulas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01514.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Ibrahim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bogard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Faivre-Vuillin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.12.1505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449485v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580500430408" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032209v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grandcourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.00978.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Hanchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/23.15.1031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0257-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBC3FX5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5155" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Medlyn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellsworth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Harley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00891.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-338995" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528466v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608798v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jude" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194975v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759985v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846782v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356962v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-c02778" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtecuisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04511445v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04472987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189479v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rankin-de M&#233;rona" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666924v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800364v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Besoain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Vennin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thimonier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01247-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR9D7VSC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.05.047" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SD5NWB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4J7ZL25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rasheed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02556.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Mhamdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanah Ghouil-Amimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hasnaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0312-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.09.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW6432QP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11248" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Zein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paillassa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr108" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Daas-Ghrib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ksontini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0438-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NHJ98NND-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Betsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.12.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9152FLM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Caquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. Caquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp067" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope P. Kasemsap" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Thaler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0284-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VV43X5QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp100" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chyraz Daas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hanchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883385v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Verbeeck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Samson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Lemeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV1SK3JP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Cerovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goulas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01514.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189133v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Ibrahim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bogard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Faivre-Vuillin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.12.1505" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01814.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2005.02.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTLPD0D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580500430408" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grandcourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.00978.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0257-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WBC3FX5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449469v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5155" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Hanchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/23.15.1031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Medlyn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellsworth" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forstreuter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Harley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00891.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-338995" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528466v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608798v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jude" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194984v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinkler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194975v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814876v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189289v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356962v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-c02778" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtecuisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04511445v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04472987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190859v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189479v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rankin-de M&#233;rona" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666924v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800364v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Besoain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>