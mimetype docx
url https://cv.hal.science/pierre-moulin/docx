--- v0 (2026-03-09)
+++ v1 (2026-04-21)
@@ -546,278 +546,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos. Dé(s)mesure(s) de la fin de vie.</w:t>
+                <w:t xml:space="preserve">Les conceptions du mot soins palliatifs sur le terrain des équipes transversales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Balard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cherry Schrecker</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.164.0011⟩</w:t>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Finir de vie et mourir contemporains, 45 (1-2), pp.155-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1083799ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278841v1</w:t>
+                <w:t xml:space="preserve">hal-03466434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions du mot soins palliatifs sur le terrain des équipes transversales en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos. Dé(s)mesure(s) de la fin de vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
+                <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Finir de vie et mourir contemporains, 45 (1-2), pp.155-176. </w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dé(s)mesure(s) de la fin de vie, 43 (164), pp.11-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1083799ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs1.164.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466434v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant Propos. Finir sa vie, hâter la mort au grand âge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (163), pp.9-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1061,313 +1061,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité et cancer : un oxymore ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution des liens entre cancer et sexualité : revue critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.98-104. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.91-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0570-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0569-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272916v1</w:t>
+                <w:t xml:space="preserve">hal-02272980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des liens entre cancer et sexualité : revue critique de la littérature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaginaires thanatiques médicalisés de l’Occident contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Giami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (2), pp.91-97. </w:t>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.11-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0569-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0552-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272980v1</w:t>
+                <w:t xml:space="preserve">hal-02273003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires thanatiques médicalisés de l’Occident contemporain</w:t>
+                <w:t xml:space="preserve">Sexualité et cancer : un oxymore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.11-16. </w:t>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.98-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0552-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0570-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273003v1</w:t>
+                <w:t xml:space="preserve">hal-02272916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ Characteristics and Healthcare Providers’ Perceived Workload in French Hospital Emergency Wards</w:t>
               </w:r>
@@ -1776,200 +1776,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories de la sexualité dans le champ du cancer : les savoirs infirmiers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction de la sexualité chez les professionnels de santé et du travail social ou la normalisation des conduites profanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (2), pp.59-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00183383v2</w:t>
+                <w:t xml:space="preserve">hal-02273219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la sexualité chez les professionnels de santé et du travail social ou la normalisation des conduites profanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les théories de la sexualité dans le champ du cancer : les savoirs infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.226-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-007-0053-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273219v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00183383v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire social et Cancer</w:t>
               </w:r>
@@ -2109,221 +2109,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins palliatifs en France : un mouvement paradoxal de médicalisation du mourir contemporain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalities of palliative care in hospitalized patients with advanced AIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel d'Hérouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bügler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, CVIII, pp.125-159</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273299v1</w:t>
+                <w:t xml:space="preserve">hal-02273251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalities of palliative care in hospitalized patients with advanced AIDS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les soins palliatifs en France : un mouvement paradoxal de médicalisation du mourir contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, CVIII, pp.125-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273251v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier bilan de fonctionnement d'un groupe de parole pour les familles en deuil dans une unité de soins palliatifs</w:t>
               </w:r>
@@ -2762,385 +2762,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites du paradigme des soins palliatifs face aux évolutions sociétales</w:t>
+                <w:t xml:space="preserve">Bien mourir aujourd’hui ? Penser la fin de vie en France en 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Se confronter aux limites en soins palliatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de liaison, d'études et de formations (Clef), Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">L’après-midi de la mort !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Petits Frères de Pauvres, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154050v1</w:t>
+                <w:t xml:space="preserve">hal-04069944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien mourir aujourd’hui ? Penser la fin de vie en France en 2023</w:t>
+                <w:t xml:space="preserve">Imaginaires thanatiques contemporains et controverses autour de la fin de vie en France en 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’après-midi de la mort !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Petits Frères de Pauvres, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Théologies et société. Usages sociaux des discours théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Écritures (Université de Lorraine), Mar 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069944v1</w:t>
+                <w:t xml:space="preserve">hal-04069918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires thanatiques contemporains et controverses autour de la fin de vie en France en 2023</w:t>
+                <w:t xml:space="preserve">Les limites du paradigme des soins palliatifs face aux évolutions sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Théologies et société. Usages sociaux des discours théologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Écritures (Université de Lorraine), Mar 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès Se confronter aux limites en soins palliatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de liaison, d'études et de formations (Clef), Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069918v1</w:t>
+                <w:t xml:space="preserve">hal-04154050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je sais qu'ils nous veulent du mal&amp;quot; : étude du discours conspirationniste Covid-19 sur Youtube et Odysée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien mourir. La fin de vie est-elle soluble dans la médecine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire La société à l’ère du Covid-19 : causes, enjeux et conséquences d'une crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche juridique interdiscipliniaire François-Rabelais (Université de Tours), Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">3e Journée des soins palliatifs à domicile. Palliadom. « Du défi aux possibles… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PalliAquitaine. Association d'acteurs en soin palliatif, Nov 2022, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069901v1</w:t>
+                <w:t xml:space="preserve">hal-04069937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien mourir. La fin de vie est-elle soluble dans la médecine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Je sais qu'ils nous veulent du mal&amp;quot; : étude du discours conspirationniste Covid-19 sur Youtube et Odysée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taranczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Journée des soins palliatifs à domicile. Palliadom. « Du défi aux possibles… »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PalliAquitaine. Association d'acteurs en soin palliatif, Nov 2022, Talence, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire La société à l’ère du Covid-19 : causes, enjeux et conséquences d'une crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche juridique interdiscipliniaire François-Rabelais (Université de Tours), Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069937v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement des soins palliatifs et la prise en charge des publics âgés en France</w:t>
               </w:r>
@@ -3189,96 +3189,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et perspectives des soins palliatifs dans notre société</w:t>
+                <w:t xml:space="preserve">Les soins palliatifs sont-ils encore un humanisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique 10e anniversaire de l'USP de Mâcon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de soins palliatifs du Centre Hospitalier de Mâcon, Apr 2019, Mâcon, France</w:t>
+              <w:t xml:space="preserve">Colloque international 29e congrès de l'AQSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Québécoise de Soins Palliatifs, May 2019, Montréal, Canada. pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277300v1</w:t>
+                <w:t xml:space="preserve">hal-02277331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites de rencontres en ligne : une nouvelle manière de vivre l’amour et la sexualité ?</w:t>
               </w:r>
@@ -3327,993 +3327,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins palliatifs sont-ils encore un humanisme ?</w:t>
+                <w:t xml:space="preserve">Le projet transhumaniste ou l’immortalité 2.0 : rêve ou cauchemar pour l’humanité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 29e congrès de l'AQSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Québécoise de Soins Palliatifs, May 2019, Montréal, Canada. pp.4-8</w:t>
+              <w:t xml:space="preserve">Séminaire Laboratoire de psychologie sociale (LPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie Sociale (LPS, EA849, Aix-Marseille Université (AMU)), Mar 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277331v1</w:t>
+                <w:t xml:space="preserve">hal-02277213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet transhumaniste ou l’immortalité 2.0 : rêve ou cauchemar pour l’humanité ?</w:t>
+                <w:t xml:space="preserve">Penser la fin de vie de malades sidéens à l’hôpital : entre subjectivité individuelle et normativités contextuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laboratoire de psychologie sociale (LPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie Sociale (LPS, EA849, Aix-Marseille Université (AMU)), Mar 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire Identités du chercheur et narrations en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277213v1</w:t>
+                <w:t xml:space="preserve">hal-02276474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la fin de vie de malades sidéens à l’hôpital : entre subjectivité individuelle et normativités contextuelles</w:t>
+                <w:t xml:space="preserve">Les constructions médiatiques du suicide des personnes âgées : le cas de la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire Identités du chercheur et narrations en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">4e Colloque de psychologie sociale de la communication De la communication interpersonnelle aux interactions virtuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires Perseus; Laboratoire de Psychologie : Dynamiques relationnelles et processus identitaires (Psy-DREPI, Université de Bourgogne-Franche-Comté; Analyse et traitement informatique de la langue française (ATILF), Oct 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276474v1</w:t>
+                <w:t xml:space="preserve">hal-03082719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions médiatiques du suicide des personnes âgées : le cas de la presse française</w:t>
+                <w:t xml:space="preserve">Le projet transhumaniste : la technologie au service de l’humanité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Colloque de psychologie sociale de la communication De la communication interpersonnelle aux interactions virtuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires Perseus; Laboratoire de Psychologie : Dynamiques relationnelles et processus identitaires (Psy-DREPI, Université de Bourgogne-Franche-Comté; Analyse et traitement informatique de la langue française (ATILF), Oct 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie d’Amiens (JIPA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082719v1</w:t>
+                <w:t xml:space="preserve">hal-02367787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet transhumaniste : la technologie au service de l’humanité ?</w:t>
+                <w:t xml:space="preserve">Evolution et perspectives des soins palliatifs dans notre société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie d’Amiens (JIPA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">Conférence publique 10e anniversaire de l'USP de Mâcon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de soins palliatifs du Centre Hospitalier de Mâcon, Apr 2019, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367787v1</w:t>
+                <w:t xml:space="preserve">hal-02277300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transhumanisme et rêves d'immortalité</w:t>
+                <w:t xml:space="preserve">Le transhumanisme : la mort de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences Le transhumanisme : Progrès ? Espoir ? Utopie ? Fantasme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de théologie (Université de Lorraine), Nov 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">13e Journée d'étude De l’homme réparé à l’homme augmenté… demain, tous immortels ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'éthique Saint André (Metz), Nov 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915266v1</w:t>
+                <w:t xml:space="preserve">hal-02277442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche « Suicidage » : Le suicide des personnes âgées dans la presse française</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qui fait courir les bénévoles d’’accompagnement ? Un regard psychosociologique sur leurs motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Congrès francophone de psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine &amp; Association Francophone de Psychologie de la Santé (AFPSA), Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Conférence publique 30e Anniversaire de l'association Albatros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Albatros, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083911v1</w:t>
+                <w:t xml:space="preserve">hal-02277267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qui fait courir les bénévoles d’’accompagnement ? Un regard psychosociologique sur les motivations.</w:t>
+                <w:t xml:space="preserve">L’évolution des mentalités et des pratiques collectives face à la douleur et la souffrance en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de la Fédération UNASP (Union Nationale des associations pour l’accompagnement et le développement des soins palliatifs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vannes, France</w:t>
+              <w:t xml:space="preserve">18e Forum Inter-CLUD de la Région Nord-Pas de Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082299v1</w:t>
+                <w:t xml:space="preserve">hal-03082147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence plénière d'ouverture : Désir d'avenir. Les soins palliatifs sont-ils solubles dans la technique ?</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qui fait courir les bénévoles d’’accompagnement ? Un regard psychosociologique sur les motivations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès National de la Société Française d’Accompagnement et de Soins Palliatifs (SFAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">20e Congrès de la Fédération UNASP (Union Nationale des associations pour l’accompagnement et le développement des soins palliatifs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082396v1</w:t>
+                <w:t xml:space="preserve">hal-03082299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transhumanisme : la mort de la mort</w:t>
+                <w:t xml:space="preserve">Conférence plénière d'ouverture : Désir d'avenir. Les soins palliatifs sont-ils solubles dans la technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journée d'étude De l’homme réparé à l’homme augmenté… demain, tous immortels ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'éthique Saint André (Metz), Nov 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">24e Congrès National de la Société Française d’Accompagnement et de Soins Palliatifs (SFAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277442v1</w:t>
+                <w:t xml:space="preserve">hal-03082396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qui fait courir les bénévoles d’’accompagnement ? Un regard psychosociologique sur leurs motivations</w:t>
+                <w:t xml:space="preserve">Un autre regard sur la sexualité. Les normes sexuelles en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique 30e Anniversaire de l'association Albatros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Albatros, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence publique Université du Temps Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Oct 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277267v1</w:t>
+                <w:t xml:space="preserve">hal-02277673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des mentalités et des pratiques collectives face à la douleur et la souffrance en Occident</w:t>
+                <w:t xml:space="preserve">L’accompagnement à domicile : quel est l’état des lieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Forum Inter-CLUD de la Région Nord-Pas de Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">29e Congrès de la Fédération JALMALV (Jusqu’A La Mort Accompagner La Vie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082147v1</w:t>
+                <w:t xml:space="preserve">hal-03082235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre regard sur la sexualité. Les normes sexuelles en Occident</w:t>
+                <w:t xml:space="preserve">Transhumanisme et rêves d'immortalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique Université du Temps Libre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Oct 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences Le transhumanisme : Progrès ? Espoir ? Utopie ? Fantasme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de théologie (Université de Lorraine), Nov 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277673v1</w:t>
+                <w:t xml:space="preserve">hal-01915266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement à domicile : quel est l’état des lieux ?</w:t>
+                <w:t xml:space="preserve">Recherche « Suicidage » : Le suicide des personnes âgées dans la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès de la Fédération JALMALV (Jusqu’A La Mort Accompagner La Vie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">Xe Congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine &amp; Association Francophone de Psychologie de la Santé (AFPSA), Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082235v1</w:t>
+                <w:t xml:space="preserve">hal-03083911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place accorder à la sexualité dans les soins ? Le point de vue des soignant.e.s</w:t>
               </w:r>
@@ -4728,64 +4728,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dé(s)mesure(s) de la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4823,77 +4823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finir sa vie, hâter la mort au grand âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (163), 2020, Finir sa vie, hâter la mort au grand âge, 9782858231225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5251,51 +5251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je sais qu'ils nous veulent du mal&amp;quot; : étude du discours conspirationniste Covid-19 sur Youtube et Odysée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taranczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5948,51 +5948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D34DD6C"/>
+    <w:nsid w:val="EAD75290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6179,51 +6179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-moulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8959-835X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19034427X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Reguiai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Ghislain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Schepkens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13555-025-01356-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.579.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04083215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattelaer Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broucke Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2022-004081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.164.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083799ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.163.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(20)30179-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0570-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0569-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0552-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schoenenberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2014.11077071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30061-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eysermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005234ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183383v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-007-0053-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10332-005-0094-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fraval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'H&#233;rouville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#252;gler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hervier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04692426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04154050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bergot Le Floch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-droit-face-a-la-mort-principes-et-realites-9782370324238.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-mort-provoquee-les-enjeux-dune-legislation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irji.univ-tours.fr/colloques-passes/la-societe-a-lere-du-covid-19-causes-enjeux-et-consequences-dune-crise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100560540" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre Des No&#235;ttes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Domenech-Gorca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharman Levinson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-moulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8959-835X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19034427X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Reguiai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Ghislain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Schepkens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13555-025-01356-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.579.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04083215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattelaer Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broucke Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2022-004081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083799ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.164.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.163.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(20)30179-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0569-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0552-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0570-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schoenenberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2014.11077071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30061-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eysermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005234ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183383v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-007-0053-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10332-005-0094-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fraval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'H&#233;rouville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#252;gler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hervier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04692426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04154050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bergot Le Floch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-droit-face-a-la-mort-principes-et-realites-9782370324238.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-mort-provoquee-les-enjeux-dune-legislation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irji.univ-tours.fr/colloques-passes/la-societe-a-lere-du-covid-19-causes-enjeux-et-consequences-dune-crise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100560540" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre Des No&#235;ttes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Domenech-Gorca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharman Levinson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>