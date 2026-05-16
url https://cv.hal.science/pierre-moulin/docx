--- v1 (2026-04-21)
+++ v2 (2026-05-16)
@@ -546,278 +546,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions du mot soins palliatifs sur le terrain des équipes transversales en France</w:t>
+                <w:t xml:space="preserve">Avant-propos. Dé(s)mesure(s) de la fin de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1083799ar⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dé(s)mesure(s) de la fin de vie, 43 (164), pp.11-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.164.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466434v1</w:t>
+                <w:t xml:space="preserve">hal-03278841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos. Dé(s)mesure(s) de la fin de vie.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conceptions du mot soins palliatifs sur le terrain des équipes transversales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherry Schrecker</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dé(s)mesure(s) de la fin de vie, 43 (164), pp.11-31. </w:t>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Finir de vie et mourir contemporains, 45 (1-2), pp.155-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.164.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1083799ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278841v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant Propos. Finir sa vie, hâter la mort au grand âge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (163), pp.9-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1061,313 +1061,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des liens entre cancer et sexualité : revue critique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexualité et cancer : un oxymore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (2), pp.91-97. </w:t>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.98-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0569-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0570-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272980v1</w:t>
+                <w:t xml:space="preserve">hal-02272916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires thanatiques médicalisés de l’Occident contemporain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution des liens entre cancer et sexualité : revue critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.11-16. </w:t>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.91-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0552-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0569-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273003v1</w:t>
+                <w:t xml:space="preserve">hal-02272980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité et cancer : un oxymore ?</w:t>
+                <w:t xml:space="preserve">Imaginaires thanatiques médicalisés de l’Occident contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Giami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.98-104. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.11-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0570-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0552-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272916v1</w:t>
+                <w:t xml:space="preserve">hal-02273003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ Characteristics and Healthcare Providers’ Perceived Workload in French Hospital Emergency Wards</w:t>
               </w:r>
@@ -1776,200 +1776,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la sexualité chez les professionnels de santé et du travail social ou la normalisation des conduites profanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les théories de la sexualité dans le champ du cancer : les savoirs infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.226-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-007-0053-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273219v1</w:t>
+                <w:t xml:space="preserve">inserm-00183383v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories de la sexualité dans le champ du cancer : les savoirs infirmiers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction de la sexualité chez les professionnels de santé et du travail social ou la normalisation des conduites profanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (2), pp.59-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-007-0053-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00183383v2</w:t>
+                <w:t xml:space="preserve">hal-02273219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire social et Cancer</w:t>
               </w:r>
@@ -2109,221 +2109,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalities of palliative care in hospitalized patients with advanced AIDS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les soins palliatifs en France : un mouvement paradoxal de médicalisation du mourir contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, CVIII, pp.125-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273251v1</w:t>
+                <w:t xml:space="preserve">hal-02273299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins palliatifs en France : un mouvement paradoxal de médicalisation du mourir contemporain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalities of palliative care in hospitalized patients with advanced AIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel d'Hérouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bügler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, CVIII, pp.125-159</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273299v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier bilan de fonctionnement d'un groupe de parole pour les familles en deuil dans une unité de soins palliatifs</w:t>
               </w:r>
@@ -2762,234 +2762,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien mourir aujourd’hui ? Penser la fin de vie en France en 2023</w:t>
+                <w:t xml:space="preserve">Les limites du paradigme des soins palliatifs face aux évolutions sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’après-midi de la mort !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Petits Frères de Pauvres, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Se confronter aux limites en soins palliatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de liaison, d'études et de formations (Clef), Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069944v1</w:t>
+                <w:t xml:space="preserve">hal-04154050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires thanatiques contemporains et controverses autour de la fin de vie en France en 2023</w:t>
+                <w:t xml:space="preserve">Bien mourir aujourd’hui ? Penser la fin de vie en France en 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Théologies et société. Usages sociaux des discours théologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Écritures (Université de Lorraine), Mar 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">L’après-midi de la mort !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Petits Frères de Pauvres, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069918v1</w:t>
+                <w:t xml:space="preserve">hal-04069944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites du paradigme des soins palliatifs face aux évolutions sociétales</w:t>
+                <w:t xml:space="preserve">Imaginaires thanatiques contemporains et controverses autour de la fin de vie en France en 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Se confronter aux limites en soins palliatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de liaison, d'études et de formations (Clef), Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque Théologies et société. Usages sociaux des discours théologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Écritures (Université de Lorraine), Mar 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154050v1</w:t>
+                <w:t xml:space="preserve">hal-04069918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien mourir. La fin de vie est-elle soluble dans la médecine ?</w:t>
               </w:r>
@@ -3189,303 +3189,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins palliatifs sont-ils encore un humanisme ?</w:t>
+                <w:t xml:space="preserve">Evolution et perspectives des soins palliatifs dans notre société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 29e congrès de l'AQSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Québécoise de Soins Palliatifs, May 2019, Montréal, Canada. pp.4-8</w:t>
+              <w:t xml:space="preserve">Conférence publique 10e anniversaire de l'USP de Mâcon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de soins palliatifs du Centre Hospitalier de Mâcon, Apr 2019, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277331v1</w:t>
+                <w:t xml:space="preserve">hal-02277300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites de rencontres en ligne : une nouvelle manière de vivre l’amour et la sexualité ?</w:t>
+                <w:t xml:space="preserve">Les soins palliatifs sont-ils encore un humanisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de l'IUT de Mesures Physiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, May 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque international 29e congrès de l'AQSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Québécoise de Soins Palliatifs, May 2019, Montréal, Canada. pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277696v1</w:t>
+                <w:t xml:space="preserve">hal-02277331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet transhumaniste ou l’immortalité 2.0 : rêve ou cauchemar pour l’humanité ?</w:t>
+                <w:t xml:space="preserve">Les sites de rencontres en ligne : une nouvelle manière de vivre l’amour et la sexualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laboratoire de psychologie sociale (LPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie Sociale (LPS, EA849, Aix-Marseille Université (AMU)), Mar 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conférences de l'IUT de Mesures Physiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277213v1</w:t>
+                <w:t xml:space="preserve">hal-02277696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la fin de vie de malades sidéens à l’hôpital : entre subjectivité individuelle et normativités contextuelles</w:t>
+                <w:t xml:space="preserve">Le projet transhumaniste ou l’immortalité 2.0 : rêve ou cauchemar pour l’humanité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire Identités du chercheur et narrations en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire Laboratoire de psychologie sociale (LPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie Sociale (LPS, EA849, Aix-Marseille Université (AMU)), Mar 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276474v1</w:t>
+                <w:t xml:space="preserve">hal-02277213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions médiatiques du suicide des personnes âgées : le cas de la presse française</w:t>
               </w:r>
@@ -3534,786 +3534,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet transhumaniste : la technologie au service de l’humanité ?</w:t>
+                <w:t xml:space="preserve">Penser la fin de vie de malades sidéens à l’hôpital : entre subjectivité individuelle et normativités contextuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie d’Amiens (JIPA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire Identités du chercheur et narrations en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367787v1</w:t>
+                <w:t xml:space="preserve">hal-02276474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et perspectives des soins palliatifs dans notre société</w:t>
+                <w:t xml:space="preserve">Le projet transhumaniste : la technologie au service de l’humanité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique 10e anniversaire de l'USP de Mâcon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité de soins palliatifs du Centre Hospitalier de Mâcon, Apr 2019, Mâcon, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie d’Amiens (JIPA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277300v1</w:t>
+                <w:t xml:space="preserve">hal-02367787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transhumanisme : la mort de la mort</w:t>
+                <w:t xml:space="preserve">Transhumanisme et rêves d'immortalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journée d'étude De l’homme réparé à l’homme augmenté… demain, tous immortels ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'éthique Saint André (Metz), Nov 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences Le transhumanisme : Progrès ? Espoir ? Utopie ? Fantasme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de théologie (Université de Lorraine), Nov 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277442v1</w:t>
+                <w:t xml:space="preserve">hal-01915266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qui fait courir les bénévoles d’’accompagnement ? Un regard psychosociologique sur leurs motivations</w:t>
+                <w:t xml:space="preserve">Recherche « Suicidage » : Le suicide des personnes âgées dans la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique 30e Anniversaire de l'association Albatros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Albatros, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Xe Congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine &amp; Association Francophone de Psychologie de la Santé (AFPSA), Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277267v1</w:t>
+                <w:t xml:space="preserve">hal-03083911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des mentalités et des pratiques collectives face à la douleur et la souffrance en Occident</w:t>
+                <w:t xml:space="preserve">Le transhumanisme : la mort de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Forum Inter-CLUD de la Région Nord-Pas de Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">13e Journée d'étude De l’homme réparé à l’homme augmenté… demain, tous immortels ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'éthique Saint André (Metz), Nov 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082147v1</w:t>
+                <w:t xml:space="preserve">hal-02277442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qui fait courir les bénévoles d’’accompagnement ? Un regard psychosociologique sur les motivations.</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qui fait courir les bénévoles d’’accompagnement ? Un regard psychosociologique sur leurs motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de la Fédération UNASP (Union Nationale des associations pour l’accompagnement et le développement des soins palliatifs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vannes, France</w:t>
+              <w:t xml:space="preserve">Conférence publique 30e Anniversaire de l'association Albatros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Albatros, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082299v1</w:t>
+                <w:t xml:space="preserve">hal-02277267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence plénière d'ouverture : Désir d'avenir. Les soins palliatifs sont-ils solubles dans la technique ?</w:t>
+                <w:t xml:space="preserve">L’évolution des mentalités et des pratiques collectives face à la douleur et la souffrance en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès National de la Société Française d’Accompagnement et de Soins Palliatifs (SFAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">18e Forum Inter-CLUD de la Région Nord-Pas de Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082396v1</w:t>
+                <w:t xml:space="preserve">hal-03082147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre regard sur la sexualité. Les normes sexuelles en Occident</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qui fait courir les bénévoles d’’accompagnement ? Un regard psychosociologique sur les motivations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique Université du Temps Libre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Oct 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">20e Congrès de la Fédération UNASP (Union Nationale des associations pour l’accompagnement et le développement des soins palliatifs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277673v1</w:t>
+                <w:t xml:space="preserve">hal-03082299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement à domicile : quel est l’état des lieux ?</w:t>
+                <w:t xml:space="preserve">Conférence plénière d'ouverture : Désir d'avenir. Les soins palliatifs sont-ils solubles dans la technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès de la Fédération JALMALV (Jusqu’A La Mort Accompagner La Vie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">24e Congrès National de la Société Française d’Accompagnement et de Soins Palliatifs (SFAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082235v1</w:t>
+                <w:t xml:space="preserve">hal-03082396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transhumanisme et rêves d'immortalité</w:t>
+                <w:t xml:space="preserve">Un autre regard sur la sexualité. Les normes sexuelles en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences Le transhumanisme : Progrès ? Espoir ? Utopie ? Fantasme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de théologie (Université de Lorraine), Nov 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Conférence publique Université du Temps Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Oct 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915266v1</w:t>
+                <w:t xml:space="preserve">hal-02277673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche « Suicidage » : Le suicide des personnes âgées dans la presse française</w:t>
+                <w:t xml:space="preserve">L’accompagnement à domicile : quel est l’état des lieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Congrès francophone de psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine &amp; Association Francophone de Psychologie de la Santé (AFPSA), Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">29e Congrès de la Fédération JALMALV (Jusqu’A La Mort Accompagner La Vie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083911v1</w:t>
+                <w:t xml:space="preserve">hal-03082235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place accorder à la sexualité dans les soins ? Le point de vue des soignant.e.s</w:t>
               </w:r>
@@ -4728,64 +4728,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dé(s)mesure(s) de la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4823,77 +4823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finir sa vie, hâter la mort au grand âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (163), 2020, Finir sa vie, hâter la mort au grand âge, 9782858231225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5948,51 +5948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAD75290"/>
+    <w:nsid w:val="D316DD66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6179,51 +6179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-moulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8959-835X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19034427X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Reguiai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Ghislain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Schepkens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13555-025-01356-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.579.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04083215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattelaer Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broucke Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2022-004081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083799ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.164.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.163.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(20)30179-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0569-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0552-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0570-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schoenenberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2014.11077071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30061-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eysermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005234ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183383v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-007-0053-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10332-005-0094-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fraval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'H&#233;rouville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#252;gler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hervier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04692426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04154050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bergot Le Floch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-droit-face-a-la-mort-principes-et-realites-9782370324238.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-mort-provoquee-les-enjeux-dune-legislation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irji.univ-tours.fr/colloques-passes/la-societe-a-lere-du-covid-19-causes-enjeux-et-consequences-dune-crise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100560540" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre Des No&#235;ttes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Domenech-Gorca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharman Levinson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-moulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8959-835X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19034427X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Reguiai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Ghislain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Schepkens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13555-025-01356-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.579.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04083215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattelaer Xavier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broucke Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2022-004081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.164.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083799ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.163.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(20)30179-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0570-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0569-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0552-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01377014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schoenenberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2014.11077071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30061-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eysermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005234ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183383v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-007-0053-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10332-005-0094-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fraval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'H&#233;rouville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#252;gler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hervier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04692426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04154050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082147v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bergot Le Floch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-droit-face-a-la-mort-principes-et-realites-9782370324238.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05071071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-mort-provoquee-les-enjeux-dune-legislation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irji.univ-tours.fr/colloques-passes/la-societe-a-lere-du-covid-19-causes-enjeux-et-consequences-dune-crise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100560540" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre Des No&#235;ttes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Domenech-Gorca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharman Levinson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>