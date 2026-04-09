--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1000 +234,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomigration of Au-Ge microdroplets on Ge(111): Atomic mechanisms and effects on surface morphology</w:t>
+                <w:t xml:space="preserve">Spin texture of α−GeTe in the ultrathin regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (10), pp.103403. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (12), pp.125113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/p1lf-r9y9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/yst7-ktp9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332833v1</w:t>
+                <w:t xml:space="preserve">hal-05550678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
+                <w:t xml:space="preserve">Thermomigration of Au-Ge microdroplets on Ge(111): Atomic mechanisms and effects on surface morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Llopez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.103403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/p1lf-r9y9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542981v1</w:t>
+                <w:t xml:space="preserve">hal-05332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701457v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403228v1</w:t>
+                <w:t xml:space="preserve">hal-04542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali El Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404851v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
+                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735122v1</w:t>
+                <w:t xml:space="preserve">hal-04403228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.014409. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184850v1</w:t>
+                <w:t xml:space="preserve">hal-04404851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,10411 +1298,10545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanic behavior of epitaxial GeTe ferroelectric films on Si(111)</w:t>
+                <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Texier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134 (20), pp.204103. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.014409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0173718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524932v1</w:t>
+                <w:t xml:space="preserve">hal-04184850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar surface of ferroelectric nanodomains in GeTe thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanic behavior of epitaxial GeTe ferroelectric films on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Croes</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaël Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (20), pp.204103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0173718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778329v1</w:t>
+                <w:t xml:space="preserve">hal-04524932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Ferroelectric Domain Pattern Recognition Based on the Analysis of Localized Nonlinear Optical Responses Assisted by Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iaroslav Gaponenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Voulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou D Dorkenoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.2200037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/apxr.202200037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on the effect of an external flux in surface physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 725, pp.122158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2022.122158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of the diffusion and shape evolution of single-layer clusters on a hexagonal lattice with and without external force</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+                <w:t xml:space="preserve">Polar surface of ferroelectric nanodomains in GeTe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149454⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (6), pp.064407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168149v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of droplet motion and in-plane nanowire formation with and without electromigration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of the diffusion and shape evolution of single-layer clusters on a hexagonal lattice with and without external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 579, pp.152015. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 552, pp.149454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03477645v1</w:t>
+                <w:t xml:space="preserve">hal-03168149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mechanism of droplet motion and in-plane nanowire formation with and without electromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
+              <w:t xml:space="preserve">, 2021, 579, pp.152015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979162v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés des nano-objets: Longueurs critiques, effets de taille et de forme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977775v1</w:t>
+                <w:t xml:space="preserve">hal-02569097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomateriaux Structure, morphologie et stabilite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.1118-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977771v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Propriétés des nano-objets: Longueurs critiques, effets de taille et de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499335v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nanomateriaux Structure, morphologie et stabilite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Innovations Nanosciences et nanotechnologies, NM3010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025140v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569097v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Landru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kononchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05161-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319455v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 469 (1), pp.463-470. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between deoxidation and dewetting for ultrathin SOI films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4980132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617080v1</w:t>
+                <w:t xml:space="preserve">hal-02319455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewetting of patterned solid films: Towards a predictive modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (26), pp.263105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4990005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial inhomogeneity and temporal dynamics of a 2D electron gas in interaction with a 2D adatom gas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interplay between deoxidation and dewetting for ultrathin SOI films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (16), pp.161601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4980132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10300-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01651465v1</w:t>
+                <w:t xml:space="preserve">hal-01617080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-dependent scenarios for dissolution-driven motion of growing droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial inhomogeneity and temporal dynamics of a 2D electron gas in interaction with a 2D adatom gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.902. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10300-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00886-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01651463v1</w:t>
+                <w:t xml:space="preserve">hal-01651465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step density waves on growing vicinal crystal surfaces – Theory and experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Surface-dependent scenarios for dissolution-driven motion of growing droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stoyan Stoyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.06.041⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00886-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720810v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of etching and cleaning methods for integration of raised source and drain in FD-SOI technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Step density waves on growing vicinal crystal surfaces – Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ranguelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labrot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoyan Stoyanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 457, pp.184 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784096v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">Improvement of etching and cleaning methods for integration of raised source and drain in FD-SOI technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Garreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Coati</w:t>
+                <w:t xml:space="preserve">M. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.56 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438500v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low thermal budget for Si and SiGe surface preparation for FD-SOI technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.02.228⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 647, pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01455001v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step density waves on growing vicinal crystal surfaces – theory and experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Low thermal budget for Si and SiGe surface preparation for FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stoyan Stoyanov</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371, pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.02.228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784481v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Step density waves on growing vicinal crystal surfaces – theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ranguelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoyan Stoyanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455015v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.045416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454999v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (11), pp.111601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455008v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain distribution due to surface domains: a self-consistent approach with respect to surface elasticity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Almadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.391-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.6.30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01229409v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.191601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176901v1</w:t>
+                <w:t xml:space="preserve">hal-01151207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Strain distribution due to surface domains: a self-consistent approach with respect to surface elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.6.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067979v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.4788-4792</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151207v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Low-Energy Electron Microscopy and Scanning Probe Microscopy techniques for Surface Science : development of a novel sample-holder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85, pp.043705</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 632, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992919v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple views on surface stress and surface energy concepts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">Combining Low-Energy Electron Microscopy and Scanning Probe Microscopy techniques for Surface Science : development of a novel sample-holder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Detailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bindzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.043705</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919575v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Simple views on surface stress and surface energy concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.013002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/1/013002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975055v1</w:t>
+                <w:t xml:space="preserve">hal-00919575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non equilibrium diffusion of reactive solid islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.061603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.235406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021099v1</w:t>
+                <w:t xml:space="preserve">hal-00975055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and instability of solid-state dewetting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Non equilibrium diffusion of reactive solid islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.235406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.235406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914737v1</w:t>
+                <w:t xml:space="preserve">hal-01021099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration dynamics of germanium islands on a silicon oxide substrate: A grazing incidence small-angle x-ray scattering study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Influence of facets on solid state dewetting mechanisms: Comparison between Ge and Si on SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102, pp.161603</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (3), pp.035306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843737v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of facets on solid state dewetting mechanisms: Comparison between Ge and Si on SiO2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Agglomeration dynamics of germanium islands on a silicon oxide substrate: A grazing incidence small-angle x-ray scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (3), pp.035306</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.161603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914731v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-induced elastic relaxation and surface structure of the Si(7710) surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamics and instability of solid-state dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 606, pp.209-216</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.578-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696833v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics, anisotropy and stability of silicon-on-insulator dewetting fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.195414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress effects on solid-state dewetting of nano-thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.396-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">Step-induced elastic relaxation and surface structure of the Si(7710) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Passanante</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.245439</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 606, pp.209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696832v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.245439</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603256v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical origin of in-plane lattice spacing oscillations measured by reflection high-energy electron diffraction during epitaxial growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.043017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/4/043017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696827v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on a thermodynamic theory of the self assembly of quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physical origin of in-plane lattice spacing oscillations measured by reflection high-energy electron diffraction during epitaxial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11, pp.018001</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (19), pp.5429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475816v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step bunching to step-meandering transition induced by electromigration on Si(111) vicinal surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Is it possible to use external stress to tune silicon surface morphology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karashanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Debiere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.J. Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 603, pp.507-512</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386919v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to use external stress to tune silicon surface morphology ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Karashanova</w:t>
+                <w:t xml:space="preserve">Nanostructure instability induced by anisotropic epitaxial stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Métois</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">J. Grilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12, pp.12-15</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.052601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475815v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure instability induced by anisotropic epitaxial stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Step bunching to step-meandering transition induced by electromigration on Si(111) vicinal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karashanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colin</w:t>
+                <w:t xml:space="preserve">M. Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grilhé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Debiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.052601</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 603, pp.507-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440713v1</w:t>
+                <w:t xml:space="preserve">hal-00386919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverage dependence of Sb/Si(111) adsorption and desorption mode : interplay between chemical interactions and site transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Guesmi</w:t>
+                <w:t xml:space="preserve">Comment on a thermodynamic theory of the self assembly of quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lapena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.085402</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.018001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269965v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External field as a tool for measuring absolute values of step-step interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coverage dependence of Sb∕Si(111) adsorption and desorption modes: Interplay between chemical interactions and site transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (8), pp.085402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.085402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303807v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth and elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coverage dependence of Sb/Si(111) adsorption and desorption mode : interplay between chemical interactions and site transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Treglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.085402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386872v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the surface thermodynamic properties of silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">External field as a tool for measuring absolute values of step-step interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 517, pp.65-68</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602, pp.126-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386883v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverage dependence of Sb∕Si(111) adsorption and desorption modes: Interplay between chemical interactions and site transitions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Crystal growth and elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.085402⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.271-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119988v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium nanoshapes : from thermodynamics to atomistic simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anisotropy of the surface thermodynamic properties of silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Mottet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational and theoretical nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, pp.1-10</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 517, pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175303v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of reflection electron microscopy : LODREM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improvement of Reflection Electron Microscopy: LODREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 42E (1), pp.8</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303604v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Equilibrium nanoshapes : from thermodynamics to atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of computational and theoretical nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01900746v1</w:t>
+                <w:t xml:space="preserve">hal-00175303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improvement of reflection electron microscopy : LODREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76, pp.045402</w:t>
+              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42E (1), pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165327v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Reflection Electron Microscopy: LODREM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.045402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967063v1</w:t>
+                <w:t xml:space="preserve">hal-00165327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirals on Si(111) at sublimation and growth REM and LODREM observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4), pp.045402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122758v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low distortion reflection electron microscopy for surface studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spirals on Si(111) at sublimation and growth REM and LODREM observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ranguelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Metois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 599, pp.187</w:t>
+              <w:t xml:space="preserve">, 2006, 21, pp.4848-4854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016027v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S b / S i ( 111 ) Adsorption: Hidden Phase Transitions Behind Langmuir-Like Isotherms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lapena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94 (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.94.076101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute surface energy determination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Low distortion reflection electron microscopy for surface studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Metois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 548 (1-3), pp.13-21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 599, pp.187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2003.11.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01967007v1</w:t>
+                <w:t xml:space="preserve">hal-00016027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FINITE SIZE EFFECTS ON SURFACE EXCESS QUANTITIES: APPLICATION TO CRYSTAL GROWTH AND SURFACE MELTING OF EPITAXIAL LAYERS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Absolute surface energy determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J J Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mater. Phys. Mech.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 548 (1-3), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2003.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967065v1</w:t>
+                <w:t xml:space="preserve">hal-01967007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite size effects on surface excess quantities: application to crystal growth and surface melting of epitaxial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mater. Phys. Mech.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics study of antimony adsorption on Si(1 1 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Treglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 212-213, pp.715-723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00414-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface melting of nanoscopic epitaxial films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 529 (1-2), pp.59-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0039-6028(03)00055-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain in two-dimensional epitaxial growth: nucleation density effect on the in-plane lattice spacing oscillations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">FINITE SIZE EFFECTS ON SURFACE EXCESS QUANTITIES: APPLICATION TO CRYSTAL GROWTH AND SURFACE MELTING OF EPITAXIAL LAYERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Mater. Phys. Mech.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6, pp.34 - 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967013v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of segregation on the measurement of stress in thin films</w:t>
+                <w:t xml:space="preserve">Stress and strain in two-dimensional epitaxial growth: nucleation density effect on the in-plane lattice spacing oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Thomas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gergaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Labat</w:t>
+                <w:t xml:space="preserve">Stephane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967011v1</w:t>
+                <w:t xml:space="preserve">hal-01967013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic relaxation during 2D epitaxial growth: a study of in-plane lattice spacing oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of segregation on the measurement of stress in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Andrieu</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91 (5), pp.2951-2958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1447327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967016v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium nano-shape changes induced by epitaxial stress (generalised Wulf-Kaishew theorem)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elastic relaxation during 2D epitaxial growth: a study of in-plane lattice spacing oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kern Raymond</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 457, pp.229 - 253</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967023v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium nano-shape change induced by epitaxial stress: effect of surface stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Equilibrium shape changes of nanocrystals induced by strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 164, pp.68 - 71</w:t>
+              <w:t xml:space="preserve">, 2000, 162, pp.133 - 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967020v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behaviour of stress establishment in thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Equilibrium nano-shape changes induced by epitaxial stress (generalised Wulf-Kaishew theorem)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Thomas</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 465</w:t>
+              <w:t xml:space="preserve">, 2000, 457, pp.229 - 253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967017v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium shape changes of nanocrystals induced by strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Equilibrium nano-shape change induced by epitaxial stress: effect of surface stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 162, pp.133 - 138</w:t>
+              <w:t xml:space="preserve">, 2000, 164, pp.68 - 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967024v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased auxin efflux in the IAA-overproducing sur1 mutant of Arabidopsis thaliana : a mechanism of reducing auxin levels ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Delbarre</w:t>
+                <w:t xml:space="preserve">Asymptotic behaviour of stress establishment in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 107, pp.120-127</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687443v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium shape of epitaxially strained crystals (Volmer-Weber case)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kern Raymond</w:t>
+                <w:t xml:space="preserve">Increased auxin efflux in the IAA-overproducing sur1 mutant of Arabidopsis thaliana : a mechanism of reducing auxin levels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delbarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 193, pp.257 - 270</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 107, pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967026v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for gamma dose-rate estimation of heterogeneous media in TL dating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Balescu</w:t>
+                <w:t xml:space="preserve">Equilibrium shape of epitaxially strained crystals (Volmer-Weber case)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 193, pp.257 - 270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01966970v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-driven molecular adsorption of Sb on Si( 111 )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ladeveze M</w:t>
+                <w:t xml:space="preserve">A new method for gamma dose-rate estimation of heterogeneous media in TL dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bechtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Treglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Arnaud d'Avitaya</w:t>
+                <w:t xml:space="preserve">Pierre Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1350-4487(98)00069-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967027v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodesorption mass spectrometry study of the adsorption of Sb on misoriented Si(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Step-driven molecular adsorption of Sb on Si( 111 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladeveze M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Treglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Arnaud d'Avitaya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 417, pp.107 - 120</w:t>
+              <w:t xml:space="preserve">, 1998, 395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967025v1</w:t>
+                <w:t xml:space="preserve">hal-01967027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Aspects of Coherent Epitaxial Deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermodesorption mass spectrometry study of the adsorption of Sb on misoriented Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kern Raymond</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ladevè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Arnaud d'Avitaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 417, pp.107 - 120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmm:1997119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01967029v1</w:t>
+                <w:t xml:space="preserve">hal-01967025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic relaxation of coherent epitaxial deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Some Aspects of Coherent Epitaxial Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (4-5), pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1997119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967030v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of surface stress: description of an interferometric method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degand Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Review and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physical origin of the two-dimensional towards threee-dimensional coherent epitaxial Stranski-Krastanov transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elastic relaxation of coherent epitaxial deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kern Raymond</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 392, pp.103 - 133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967034v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results from spectroscopic ellipsometry on the (7 X 7)SiO 11) surface reconstruction: dielectric function determination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The physical origin of the two-dimensional towards threee-dimensional coherent epitaxial Stranski-Krastanov transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 341, pp.202 - 212</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967035v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHEED study of the Si(100) surface structure with temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental results from spectroscopic ellipsometry on the (7 X 7)SiO 11) surface reconstruction: dielectric function determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentel Gilbert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">M Gauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoubida Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Review and Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 341, pp.202 - 212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967028v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional towards two-dimensional coherent epitaxy initiated by surfactants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">RHEED study of the Si(100) surface structure with temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauch Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 146, pp.193 - 197</w:t>
+              <w:t xml:space="preserve">Surface Review and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967037v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some crystal growth problems related to surface energy and surface stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional towards two-dimensional coherent epitaxy initiated by surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulgarian Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 146, pp.193 - 197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967040v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the measurement of absolute isotropic surface stress of crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study of (7x7) &amp;lt;--&amp;gt; (1x1) Si(111° surface transotion by spectroscopic ellipsometry near the pseudobrewster angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kern Raymond</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauch Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967044v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Isotherms of Ag/Si(lll) 7 x 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">About the measurement of absolute isotropic surface stress of crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Zerwetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26, pp.461 - 466</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967038v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of (7x7) &amp;lt;--&amp;gt; (1x1) Si(111° surface transotion by spectroscopic ellipsometry near the pseudobrewster angle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Some crystal growth problems related to surface energy and surface stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+              <w:t xml:space="preserve">Bulgarian Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967042v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COUPLED THERMOSTIMULATED LUMINESCENCE ELECTRON-SPIN-RESONANCE STUDY IN PURE VITREOUS SILICA - APPLICATION TO ALPHA-RADIATION DAMAGE STUDY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Berger</w:t>
+                <w:t xml:space="preserve">Adsorption Isotherms of Ag/Si(lll) 7 x 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jacquetfrancillon</w:t>
+                <w:t xml:space="preserve">G Zerwetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26, pp.461 - 466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01549723v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FACTORS AFFECTING THE VIABILITY OF THERMOLUMINESCENCE DATING OF GLASS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">COUPLED THERMOSTIMULATED LUMINESCENCE ELECTRON-SPIN-RESONANCE STUDY IN PURE VITREOUS SILICA - APPLICATION TO ALPHA-RADIATION DAMAGE STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacquetfrancillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 35, pp.299 - 304. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 159 (1-2), pp.154-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4754.1993.tb01045.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-3093(93)91292-b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966980v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of an elastic thin solid induced by a liquid droplet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">FACTORS AFFECTING THE VIABILITY OF THERMOLUMINESCENCE DATING OF GLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 35, pp.299 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4754.1993.tb01045.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967047v1</w:t>
+                <w:t xml:space="preserve">hal-01966980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection de defauts ponctuels et de la silice dans des materiaux composites SiC-SiC par cathodoluminescence. Imagerie et analyse spectrale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deformation of an elastic thin solid induced by a liquid droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966978v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une forte irradiation alpha et d'une recristallisation sur la thermoluminescence d'un verre borosilicaté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Detection de defauts ponctuels et de la silice dans des materiaux composites SiC-SiC par cathodoluminescence. Imagerie et analyse spectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.2211230203⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01966973v1</w:t>
+                <w:t xml:space="preserve">hal-01966978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES VERRES ANCIENS : LA QUESTION DE LA DATABILITE PAR THERMOLUMINESCENCE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Effet d'une forte irradiation alpha et d'une recristallisation sur la thermoluminescence d'un verre borosilicaté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.2211230203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966979v1</w:t>
+                <w:t xml:space="preserve">hal-01966973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection by thermoluminescence of damages created by alpha desintegrations in radionuclear waste glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">LES VERRES ANCIENS : LA QUESTION DE LA DATABILITE PAR THERMOLUMINESCENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 32, pp.205 - 210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0956-053x(89)90068-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01966976v1</w:t>
+                <w:t xml:space="preserve">hal-01966979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention, par mutagenese dirigee, d'une collagenase bacterienne dont l'activite est augmentee aux ph inferieurs a 7,0</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Labadie</w:t>
+                <w:t xml:space="preserve">Detection by thermoluminescence of damages created by alpha desintegrations in radionuclear waste glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0956-053x(89)90068-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02726072v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Obtention, par mutagenese dirigee, d'une collagenase bacterienne dont l'activite est augmentee aux ph inferieurs a 7,0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 9 (4), pp.155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02726072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude des differentes categories de cellules luteales ovines: une nouvelle approche; la cytometrie en flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. de La Llosa-Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude de la Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 25, pp.199-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02724962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11712,1174 +11846,1174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Boron Doping in SiGe Raised Sources and Drains for FD-SOI Technology by Carbon Incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIME 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Honolulu, United States. pp.29 - 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/07508.0029ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Diffraction and Raman Spectroscopy Study of Strain in Graphene Films Grown on 6H-SiC(0001) Using Propane-Hydrogen-Argon CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Carbide and Related Materials 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint-Petersburg, Russia. pp.117 - 120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial entities are temporal entities too: the case of motion verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC'2008, Methodologies and Resources for Processing Spatial Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface instabilities induced by electromigration and surface stress measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elastic effects at the surface [Conf.Int]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Saul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on surface instabilities, 1-3 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">Rencontres surfaces interfaces, Oujda, Maroc 17-21 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oujda, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105717v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic effects at the surface [Conf.Int]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Surface instabilities induced by electromigration and surface stress measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres surfaces interfaces, Oujda, Maroc 17-21 Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oujda, Morocco</w:t>
+              <w:t xml:space="preserve">International congress on surface instabilities, 1-3 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105715v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensors and instrumentation for the aquaculture production and products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feuga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Aquaculture 94, Bordeaux, 23-25 mars 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, France. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est il possible d utiliser la thermoluminescence pour la datation des verres anciens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bechtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales 12 congres de l assocoation internationale du verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Wien, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention, par mutagenese dirigee, d'une collagenase bacterienne dont l'activite est augmentee aux ph inferieurs a 7,0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journees Recherches Viande : Qualites Hygieniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02857815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicate glasses in nuclear harsh environment: application of thermostimulated luminescence to radiation damage study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la luminescenc thermostimulee (TL) aux recherches sur les degats d irradiation dans les fibres optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">radiation damage in borosilicate glasses by alpha irradiation: application of thermostimulated luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12889,271 +13023,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion dynamics of Si (100) positive and negative islands under electromigration and thermomigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Si surface nanostructures under electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano : The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13163,676 +13297,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosciences et Nanomatériaux: rappels de cours et apprentissage par exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosciences et nanomatériaux: rappels de cours et apprentissage par exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipse. 2018, 9782340027114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les surfaces solides: concepts et méthodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physique des Surfaces : concept et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">EDP Sciences, CNRS Editions, collection Savoirs Actuels, pp.505, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004990v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique des Surfaces : concept et méthodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">les surfaces solides: concepts et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EDP Sciences, CNRS Editions, collection Savoirs Actuels, pp.505, 2005</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105700v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of stress and strain at the nanoscale level: towards nanoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical stress on the nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Wulff Kaishew' theorem to nanodots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale phenomena and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description elastique d'une surface et de ses defauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Saúl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraintes mecaniques en micro, nano et optoelectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some elastic effects in crystal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress and strain in epitaxy: theoretical concepts, measurements and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13842,265 +13976,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for making semi-conductor nanocrystals oriented along a predefined direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2012282759. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for making semi-conductor nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2012282758. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14110,104 +14244,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosciences et nanomatériaux Rappels de cours et apprentissage par exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14217,134 +14351,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs et créateurs d'activités en milieu rural : rapport du groupe de travail sur la formation des pluriactifs en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Biche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14354,287 +14488,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Veterra Massif Central : vétérinaires et territoires ruraux attractifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoluminescence des verres de confinement des solutions de PF ; synthèse des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jacquet-Francillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 185, CEA Cadarache, 13115 SAINT-PAUL-LEZ-DURANCE; Département de Recherche et Développement Déchets. 1988, 127p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId344"/>
+      <w:footerReference w:type="default" r:id="rId347"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14781,51 +14915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10300-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00886-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ranguelov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Metois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Stoyanov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.06.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF76HB7M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuhr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.30" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fuhr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175303v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranguelov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.94.076101" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967007v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J J M&#233;tois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967065v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Treglia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00414-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GL8XS2G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-6028(03)00055-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447327" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967016v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kern Raymond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967020v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967017v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967024v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687443v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbarre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4487(98)00069-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH21HN37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladeveze M" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ladev&#232;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967029v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1997119" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degand Geoffroy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967034v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967035v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quentel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967028v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentel Gilbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauch Michel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967040v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zerwetz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquetfrancillon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(93)91292-b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LDJFCD0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966980v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1993.tb01045.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JTTQD35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966978v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966973v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211230203" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94KTP1P2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-053x(89)90068-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253S8Z6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724962v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. de La Llosa-Hermier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617102v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07508.0029ecst" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617115v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.117" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105717v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105715v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577099v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feuga" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857815v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966968v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966974v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966966v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004990v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105700v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967052v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967055v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kern" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967057v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967060v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836686v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Monnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561470v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet-Francillon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977775v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10300-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00886-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ranguelov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Metois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Stoyanov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.06.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF76HB7M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuhr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.30" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fuhr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440713v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119988v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085402" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386872v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008071" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386883v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranguelov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.94.076101" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J J M&#233;tois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002764v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Treglia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapena" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00414-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GL8XS2G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-6028(03)00055-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967011v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447327" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967024v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kern Raymond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967020v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967017v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbarre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4487(98)00069-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH21HN37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladeveze M" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ladev&#232;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967029v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1997119" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degand Geoffroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kern" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quentel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967028v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentel Gilbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauch Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967037v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967042v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967040v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967038v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zerwetz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquetfrancillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(93)91292-b" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LDJFCD0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1993.tb01045.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JTTQD35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966973v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211230203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94KTP1P2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966976v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-053x(89)90068-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253S8Z6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724962v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. de La Llosa-Hermier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617102v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07508.0029ecst" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.117" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384641v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105715v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105717v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feuga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966982v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857815v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004990v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967055v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967057v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967060v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836686v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Monnier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet-Francillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>