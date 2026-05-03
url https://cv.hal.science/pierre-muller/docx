--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -498,693 +498,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735122v1</w:t>
+                <w:t xml:space="preserve">hal-04701457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Michon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542981v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701457v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403228v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404851v1</w:t>
+                <w:t xml:space="preserve">hal-04735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
               </w:r>
@@ -2181,676 +2181,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.1118-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569097v2</w:t>
+                <w:t xml:space="preserve">hal-02499335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés des nano-objets: Longueurs critiques, effets de taille et de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499335v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés des nano-objets: Longueurs critiques, effets de taille et de forme</w:t>
+                <w:t xml:space="preserve">Nanomateriaux Structure, morphologie et stabilite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, Innovations Nanosciences et nanotechnologies, NM3010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977775v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomateriaux Structure, morphologie et stabilite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977771v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+                <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Landru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kononchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05161-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979162v1</w:t>
+                <w:t xml:space="preserve">hal-03025140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
+                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Landru</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-05161-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025140v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
               </w:r>
@@ -2862,51 +2862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,51 +2983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,1308 +3583,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step density waves on growing vicinal crystal surfaces – Theory and experiment</w:t>
+                <w:t xml:space="preserve">Improvement of etching and cleaning methods for integration of raised source and drain in FD-SOI technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Ranguelov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">M. Labrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Metois</w:t>
+                <w:t xml:space="preserve">D. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoyan Stoyanov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.06.041⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.56 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720810v1</w:t>
+                <w:t xml:space="preserve">hal-01784096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of etching and cleaning methods for integration of raised source and drain in FD-SOI technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Step density waves on growing vicinal crystal surfaces – Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barge</w:t>
+                <w:t xml:space="preserve">Bogdan Ranguelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maury</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Metois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Juhel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoyan Stoyanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 180, pp.56 - 64. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 457, pp.184 - 187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784096v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">Low thermal budget for Si and SiGe surface preparation for FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 647, pp.8-11. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371, pp.436-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.02.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455008v1</w:t>
+                <w:t xml:space="preserve">hal-01455001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low thermal budget for Si and SiGe surface preparation for FD-SOI technology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Step density waves on growing vicinal crystal surfaces – theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barge</w:t>
+                <w:t xml:space="preserve">Bogdan Ranguelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Juhel</w:t>
+                <w:t xml:space="preserve">Stoyan Stoyanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.02.228⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01455001v1</w:t>
+                <w:t xml:space="preserve">hal-01784481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step density waves on growing vicinal crystal surfaces – theory and experiment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.045416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784481v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+                <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Garreau</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Coati</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (11), pp.111601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438500v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. B. Bussmann</w:t>
+                <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Almadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4941799⟩</w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.391-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455015v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 647, pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01454999v1</w:t>
+                <w:t xml:space="preserve">hal-01455008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain distribution due to surface domains: a self-consistent approach with respect to surface elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Saito</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.191601. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.321-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4921091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.6.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151207v1</w:t>
+                <w:t xml:space="preserve">hal-01229409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain distribution due to surface domains: a self-consistent approach with respect to surface elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Fuhr</w:t>
+                <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.4788-4792</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229409v1</w:t>
+                <w:t xml:space="preserve">hal-01176901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
+                <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
@@ -4902,181 +4876,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (7), pp.4788-4792</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 632, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176901v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.191601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067979v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Low-Energy Electron Microscopy and Scanning Probe Microscopy techniques for Surface Science : development of a novel sample-holder</w:t>
               </w:r>
@@ -5285,377 +5285,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non equilibrium diffusion of reactive solid islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.235406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.235406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975055v1</w:t>
+                <w:t xml:space="preserve">hal-01021099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non equilibrium diffusion of reactive solid islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.061603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.235406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021099v1</w:t>
+                <w:t xml:space="preserve">hal-00975055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of facets on solid state dewetting mechanisms: Comparison between Ge and Si on SiO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics and instability of solid-state dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Passanante</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (3), pp.035306</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.578-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914731v1</w:t>
+                <w:t xml:space="preserve">hal-00914737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration dynamics of germanium islands on a silicon oxide substrate: A grazing incidence small-angle x-ray scattering study</w:t>
               </w:r>
@@ -5667,51 +5654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5743,122 +5730,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and instability of solid-state dewetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of facets on solid state dewetting mechanisms: Comparison between Ge and Si on SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.578-589</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (3), pp.035306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914737v1</w:t>
+                <w:t xml:space="preserve">hal-00914731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics, anisotropy and stability of silicon-on-insulator dewetting fronts</w:t>
               </w:r>
@@ -5870,51 +5870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5965,77 +5965,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress effects on solid-state dewetting of nano-thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6112,51 +6112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6192,278 +6192,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.043017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/4/043017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696832v1</w:t>
+                <w:t xml:space="preserve">hal-00603256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.245439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/4/043017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00603256v1</w:t>
+                <w:t xml:space="preserve">hal-00696832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical origin of in-plane lattice spacing oscillations measured by reflection high-energy electron diffraction during epitaxial growth</w:t>
               </w:r>
@@ -6935,576 +6935,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverage dependence of Sb∕Si(111) adsorption and desorption modes: Interplay between chemical interactions and site transitions</w:t>
+                <w:t xml:space="preserve">Coverage dependence of Sb/Si(111) adsorption and desorption mode : interplay between chemical interactions and site transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lapena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tréglia</w:t>
+                <w:t xml:space="preserve">G. Treglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.085402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119988v1</w:t>
+                <w:t xml:space="preserve">hal-00269965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverage dependence of Sb/Si(111) adsorption and desorption mode : interplay between chemical interactions and site transitions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Treglia</w:t>
+                <w:t xml:space="preserve">External field as a tool for measuring absolute values of step-step interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.085402</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602, pp.126-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269965v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External field as a tool for measuring absolute values of step-step interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal growth and elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.271-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303807v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth and elasticity</w:t>
+                <w:t xml:space="preserve">Anisotropy of the surface thermodynamic properties of silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 517, pp.65-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386872v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the surface thermodynamic properties of silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coverage dependence of Sb∕Si(111) adsorption and desorption modes: Interplay between chemical interactions and site transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (8), pp.085402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.085402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386883v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Reflection Electron Microscopy: LODREM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J Métois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">J.J. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.045402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967063v1</w:t>
+                <w:t xml:space="preserve">hal-00165327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium nanoshapes : from thermodynamics to atomistic simulations</w:t>
               </w:r>
@@ -7648,295 +7674,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
+                <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Metois</w:t>
+                <w:t xml:space="preserve">J. J Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76, pp.045402</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 76 (4), pp.045402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165327v1</w:t>
+                <w:t xml:space="preserve">hal-01900746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">Improvement of Reflection Electron Microscopy: LODREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01900746v1</w:t>
+                <w:t xml:space="preserve">hal-01967063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirals on Si(111) at sublimation and growth REM and LODREM observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ranguelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Metois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7968,239 +7968,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S b / S i ( 111 ) Adsorption: Hidden Phase Transitions Behind Langmuir-Like Isotherms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low distortion reflection electron microscopy for surface studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Tréglia</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Metois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 599, pp.187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967003v1</w:t>
+                <w:t xml:space="preserve">hal-00016027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low distortion reflection electron microscopy for surface studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S b / S i ( 111 ) Adsorption: Hidden Phase Transitions Behind Langmuir-Like Isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Metois</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.94.076101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016027v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute surface energy determination</w:t>
               </w:r>
@@ -8346,51 +8346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics study of antimony adsorption on Si(1 1 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Treglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8962,355 +8962,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium shape changes of nanocrystals induced by strain</w:t>
+                <w:t xml:space="preserve">Equilibrium nano-shape changes induced by epitaxial stress (generalised Wulf-Kaishew theorem)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 162, pp.133 - 138</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 457, pp.229 - 253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967024v1</w:t>
+                <w:t xml:space="preserve">hal-01967023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium nano-shape changes induced by epitaxial stress (generalised Wulf-Kaishew theorem)</w:t>
+                <w:t xml:space="preserve">Equilibrium nano-shape change induced by epitaxial stress: effect of surface stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 457, pp.229 - 253</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 164, pp.68 - 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967023v1</w:t>
+                <w:t xml:space="preserve">hal-01967020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium nano-shape change induced by epitaxial stress: effect of surface stress</w:t>
+                <w:t xml:space="preserve">Asymptotic behaviour of stress establishment in thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kern Raymond</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 164, pp.68 - 71</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967020v1</w:t>
+                <w:t xml:space="preserve">hal-01967017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behaviour of stress establishment in thin films</w:t>
+                <w:t xml:space="preserve">Equilibrium shape changes of nanocrystals induced by strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Thomas</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 465</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 162, pp.133 - 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967017v1</w:t>
+                <w:t xml:space="preserve">hal-01967024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased auxin efflux in the IAA-overproducing sur1 mutant of Arabidopsis thaliana : a mechanism of reducing auxin levels ?</w:t>
               </w:r>
@@ -9788,51 +9788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ladevè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tréglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 417, pp.107 - 120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9851,213 +9851,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Aspects of Coherent Epitaxial Deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of surface stress: description of an interferometric method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degand Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Review and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967029v1</w:t>
+                <w:t xml:space="preserve">hal-01967033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of surface stress: description of an interferometric method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some Aspects of Coherent Epitaxial Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Review and Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (4-5), pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1997119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967033v1</w:t>
+                <w:t xml:space="preserve">hal-01967029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic relaxation of coherent epitaxial deposits</w:t>
               </w:r>
@@ -10525,394 +10525,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of (7x7) &amp;lt;--&amp;gt; (1x1) Si(111° surface transotion by spectroscopic ellipsometry near the pseudobrewster angle</w:t>
+                <w:t xml:space="preserve">About the measurement of absolute isotropic surface stress of crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentel Gilbert</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967042v1</w:t>
+                <w:t xml:space="preserve">hal-01967044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the measurement of absolute isotropic surface stress of crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some crystal growth problems related to surface energy and surface stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+              <w:t xml:space="preserve">Bulgarian Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967044v1</w:t>
+                <w:t xml:space="preserve">hal-01967040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some crystal growth problems related to surface energy and surface stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption Isotherms of Ag/Si(lll) 7 x 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zerwetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulgarian Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26, pp.461 - 466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967040v1</w:t>
+                <w:t xml:space="preserve">hal-01967038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Isotherms of Ag/Si(lll) 7 x 7</w:t>
+                <w:t xml:space="preserve">Study of (7x7) &amp;lt;--&amp;gt; (1x1) Si(111° surface transotion by spectroscopic ellipsometry near the pseudobrewster angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G Zerwetz</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauch Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26, pp.461 - 466</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967038v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUPLED THERMOSTIMULATED LUMINESCENCE ELECTRON-SPIN-RESONANCE STUDY IN PURE VITREOUS SILICA - APPLICATION TO ALPHA-RADIATION DAMAGE STUDY</w:t>
               </w:r>
@@ -11860,90 +11860,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Boron Doping in SiGe Raised Sources and Drains for FD-SOI Technology by Carbon Incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11990,51 +11990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Diffraction and Raman Spectroscopy Study of Strain in Graphene Films Grown on 6H-SiC(0001) Using Propane-Hydrogen-Argon CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12213,191 +12213,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic effects at the surface [Conf.Int]</w:t>
+                <w:t xml:space="preserve">Surface instabilities induced by electromigration and surface stress measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres surfaces interfaces, Oujda, Maroc 17-21 Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oujda, Morocco</w:t>
+              <w:t xml:space="preserve">International congress on surface instabilities, 1-3 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105715v1</w:t>
+                <w:t xml:space="preserve">hal-00105717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface instabilities induced by electromigration and surface stress measurement</w:t>
+                <w:t xml:space="preserve">Elastic effects at the surface [Conf.Int]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Saul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on surface instabilities, 1-3 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">Rencontres surfaces interfaces, Oujda, Maroc 17-21 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oujda, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105717v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensors and instrumentation for the aquaculture production and products</w:t>
               </w:r>
@@ -13050,51 +13050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion dynamics of Si (100) positive and negative islands under electromigration and thermomigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13171,51 +13171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Si surface nanostructures under electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13455,177 +13455,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique des Surfaces : concept et méthodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Andrieu</w:t>
+                <w:t xml:space="preserve">les surfaces solides: concepts et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EDP Sciences, CNRS Editions, collection Savoirs Actuels, pp.505, 2005</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105700v1</w:t>
+                <w:t xml:space="preserve">hal-02004990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les surfaces solides: concepts et méthodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Andrieu</w:t>
+                <w:t xml:space="preserve">Physique des Surfaces : concept et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">EDP Sciences, CNRS Editions, collection Savoirs Actuels, pp.505, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004990v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14016,51 +14016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14134,51 +14134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14915,51 +14915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977775v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10300-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00886-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ranguelov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Metois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Stoyanov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.06.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF76HB7M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuhr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.30" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fuhr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440713v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119988v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085402" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386872v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008071" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386883v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranguelov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.94.076101" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J J M&#233;tois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002764v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Treglia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapena" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00414-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GL8XS2G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-6028(03)00055-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967011v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447327" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967024v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kern Raymond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967020v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967017v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbarre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4487(98)00069-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH21HN37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladeveze M" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ladev&#232;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967029v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1997119" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degand Geoffroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kern" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quentel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967028v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentel Gilbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauch Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967037v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967042v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967040v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967038v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zerwetz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquetfrancillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(93)91292-b" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LDJFCD0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1993.tb01045.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JTTQD35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966973v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211230203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94KTP1P2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966976v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-053x(89)90068-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253S8Z6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724962v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. de La Llosa-Hermier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617102v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07508.0029ecst" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.117" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384641v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105715v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105717v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feuga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966982v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857815v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004990v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967055v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967057v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967060v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836686v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Monnier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet-Francillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10300-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00886-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ranguelov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Metois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Stoyanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.06.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.228" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF76HB7M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuhr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.30" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fuhr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440713v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386883v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085402" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranguelov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.94.076101" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J J M&#233;tois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002764v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Treglia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapena" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00414-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GL8XS2G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-6028(03)00055-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967011v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447327" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kern Raymond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967020v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967017v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbarre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4487(98)00069-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH21HN37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladeveze M" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ladev&#232;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degand Geoffroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967029v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1997119" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kern" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quentel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967028v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentel Gilbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauch Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967037v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967044v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967040v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zerwetz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquetfrancillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(93)91292-b" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LDJFCD0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1993.tb01045.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JTTQD35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966973v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211230203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94KTP1P2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966976v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-053x(89)90068-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253S8Z6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724962v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. de La Llosa-Hermier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617102v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07508.0029ecst" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.117" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384641v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105715v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feuga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966982v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857815v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004990v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105700v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967055v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967057v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967060v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836686v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Monnier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet-Francillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>