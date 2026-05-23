--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -498,429 +498,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701457v1</w:t>
+                <w:t xml:space="preserve">hal-04542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">Ali El Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403228v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michon</w:t>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542981v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
               </w:r>
@@ -1164,295 +1164,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0175752⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.014409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343886v1</w:t>
+                <w:t xml:space="preserve">hal-04184850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.014409. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (24), pp.241603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0175752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184850v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanic behavior of epitaxial GeTe ferroelectric films on Si(111)</w:t>
               </w:r>
@@ -1566,408 +1566,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Ferroelectric Domain Pattern Recognition Based on the Analysis of Localized Nonlinear Optical Responses Assisted by Machine Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polar surface of ferroelectric nanodomains in GeTe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iaroslav Gaponenko</w:t>
+                <w:t xml:space="preserve">B. Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Voulot</w:t>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grégut</w:t>
+                <w:t xml:space="preserve">P. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokou D Dorkenoo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/apxr.202200037⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (6), pp.064407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899940v1</w:t>
+                <w:t xml:space="preserve">hal-03778329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the effect of an external flux in surface physics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">Automatic Ferroelectric Domain Pattern Recognition Based on the Analysis of Localized Nonlinear Optical Responses Assisted by Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cheynis</w:t>
+                <w:t xml:space="preserve">Iaroslav Gaponenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Müller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Voulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou D Dorkenoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2022.122158⟩</w:t>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202200037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778619v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar surface of ferroelectric nanodomains in GeTe thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Reflections on the effect of an external flux in surface physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (6), pp.064407. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 725, pp.122158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2022.122158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778329v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Monte Carlo simulations of the diffusion and shape evolution of single-layer clusters on a hexagonal lattice with and without external force</w:t>
               </w:r>
@@ -2181,412 +2181,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés des nano-objets: Longueurs critiques, effets de taille et de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499335v1</w:t>
+                <w:t xml:space="preserve">hal-02977775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés des nano-objets: Longueurs critiques, effets de taille et de forme</w:t>
+                <w:t xml:space="preserve">Nanomateriaux Structure, morphologie et stabilite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, Innovations Nanosciences et nanotechnologies, NM3010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977775v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomateriaux Structure, morphologie et stabilite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977771v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.1118-1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979162v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
               </w:r>
@@ -2719,51 +2719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,546 +2830,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889868v2</w:t>
+                <w:t xml:space="preserve">hal-02319455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 469 (1), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319455v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewetting of patterned solid films: Towards a predictive modelling approach</w:t>
+                <w:t xml:space="preserve">Interplay between deoxidation and dewetting for ultrathin SOI films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110 (26), pp.263105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4990005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 110 (16), pp.161601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4980132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617089v1</w:t>
+                <w:t xml:space="preserve">hal-01617080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between deoxidation and dewetting for ultrathin SOI films</w:t>
+                <w:t xml:space="preserve">Dewetting of patterned solid films: Towards a predictive modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110 (16), pp.161601. </w:t>
+              <w:t xml:space="preserve">, 2017, 110 (26), pp.263105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4980132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4990005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617080v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial inhomogeneity and temporal dynamics of a 2D electron gas in interaction with a 2D adatom gas</w:t>
               </w:r>
@@ -3602,51 +3602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of etching and cleaning methods for integration of raised source and drain in FD-SOI technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,480 +3834,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low thermal budget for Si and SiGe surface preparation for FD-SOI technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.02.228⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.045416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455001v1</w:t>
+                <w:t xml:space="preserve">hal-01438500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step density waves on growing vicinal crystal surfaces – theory and experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ranguelov</w:t>
+                <w:t xml:space="preserve">Low thermal budget for Si and SiGe surface preparation for FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stoyan Stoyanov</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371, pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.02.228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784481v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Step density waves on growing vicinal crystal surfaces – theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ranguelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoyan Stoyanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438500v1</w:t>
+                <w:t xml:space="preserve">hal-01784481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. B. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4504,77 +4504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4712,77 +4712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4820,77 +4820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4928,103 +4928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.191601. </w:t>
@@ -5062,64 +5062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Low-Energy Electron Microscopy and Scanning Probe Microscopy techniques for Surface Science : development of a novel sample-holder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,51 +5213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.013002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5291,103 +5291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non equilibrium diffusion of reactive solid islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.235406. </w:t>
@@ -5425,77 +5425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5533,51 +5533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and instability of solid-state dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5628,51 +5628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration dynamics of germanium islands on a silicon oxide substrate: A grazing incidence small-angle x-ray scattering study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5736,64 +5736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of facets on solid state dewetting mechanisms: Comparison between Ge and Si on SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5838,632 +5838,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics, anisotropy and stability of silicon-on-insulator dewetting fronts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Step-induced elastic relaxation and surface structure of the Si(7710) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.195414</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 606, pp.209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698899v1</w:t>
+                <w:t xml:space="preserve">hal-00696833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress effects on solid-state dewetting of nano-thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Dynamics, anisotropy and stability of silicon-on-insulator dewetting fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, pp.396-411</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.195414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696849v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-induced elastic relaxation and surface structure of the Si(7710) surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress effects on solid-state dewetting of nano-thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 606, pp.209-216</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.396-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696833v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.245439</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603256v1</w:t>
+                <w:t xml:space="preserve">hal-00696832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.043017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/4/043017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696832v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical origin of in-plane lattice spacing oscillations measured by reflection high-energy electron diffraction during epitaxial growth</w:t>
               </w:r>
@@ -6525,437 +6525,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to use external stress to tune silicon surface morphology ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Step bunching to step-meandering transition induced by electromigration on Si(111) vicinal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karashanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Métois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Debiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12, pp.12-15</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 603, pp.507-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475815v1</w:t>
+                <w:t xml:space="preserve">hal-00386919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure instability induced by anisotropic epitaxial stresses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on a thermodynamic theory of the self assembly of quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.052601</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.018001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440713v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step bunching to step-meandering transition induced by electromigration on Si(111) vicinal surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is it possible to use external stress to tune silicon surface morphology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karashanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Debiere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.J. Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 603, pp.507-512</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386919v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on a thermodynamic theory of the self assembly of quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructure instability induced by anisotropic epitaxial stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grilhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11, pp.018001</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.052601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475816v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coverage dependence of Sb/Si(111) adsorption and desorption mode : interplay between chemical interactions and site transitions</w:t>
               </w:r>
@@ -7222,51 +7222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the surface thermodynamic properties of silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 517, pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7402,446 +7402,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium nanoshapes : from thermodynamics to atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Metois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+                <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76, pp.045402</w:t>
+              <w:t xml:space="preserve">Journal of computational and theoretical nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165327v1</w:t>
+                <w:t xml:space="preserve">hal-00175303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium nanoshapes : from thermodynamics to atomistic simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of reflection electron microscopy : LODREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational and theoretical nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, pp.1-10</w:t>
+              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42E (1), pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175303v1</w:t>
+                <w:t xml:space="preserve">hal-00303604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of reflection electron microscopy : LODREM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Métois</w:t>
+                <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4), pp.045402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303604v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76 (4), pp.045402. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 76, pp.045402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900746v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Reflection Electron Microscopy: LODREM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7892,51 +7892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirals on Si(111) at sublimation and growth REM and LODREM observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ranguelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Metois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7987,51 +7987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low distortion reflection electron microscopy for surface studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Metois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 599, pp.187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8271,385 +8271,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects on surface excess quantities: application to crystal growth and surface melting of epitaxial layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Muller</w:t>
+                <w:t xml:space="preserve">FINITE SIZE EFFECTS ON SURFACE EXCESS QUANTITIES: APPLICATION TO CRYSTAL GROWTH AND SURFACE MELTING OF EPITAXIAL LAYERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mater. Phys. Mech.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 6, pp.34</w:t>
+              <w:t xml:space="preserve">, 2003, 6, pp.34 - 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002764v1</w:t>
+                <w:t xml:space="preserve">hal-01967065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics study of antimony adsorption on Si(1 1 1)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">Finite size effects on surface excess quantities: application to crystal growth and surface melting of epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mater. Phys. Mech.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6, pp.34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01860630v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface melting of nanoscopic epitaxial films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics study of antimony adsorption on Si(1 1 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Treglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0039-6028(03)00055-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 212-213, pp.715-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00414-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967009v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FINITE SIZE EFFECTS ON SURFACE EXCESS QUANTITIES: APPLICATION TO CRYSTAL GROWTH AND SURFACE MELTING OF EPITAXIAL LAYERS</w:t>
+                <w:t xml:space="preserve">Surface melting of nanoscopic epitaxial films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mater. Phys. Mech.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 529 (1-2), pp.59-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0039-6028(03)00055-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967065v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and strain in two-dimensional epitaxial growth: nucleation density effect on the in-plane lattice spacing oscillations</w:t>
               </w:r>
@@ -9525,51 +9525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bechtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9641,51 +9641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step-driven molecular adsorption of Sb on Si( 111 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladeveze M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Treglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,321 +9851,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of surface stress: description of an interferometric method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some Aspects of Coherent Epitaxial Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Review and Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (4-5), pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1997119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967033v1</w:t>
+                <w:t xml:space="preserve">hal-01967029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Aspects of Coherent Epitaxial Deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic relaxation of coherent epitaxial deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kern Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kern Raymond</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 392, pp.103 - 133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967029v1</w:t>
+                <w:t xml:space="preserve">hal-01967030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic relaxation of coherent epitaxial deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of surface stress: description of an interferometric method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degand Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kern Raymond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 392, pp.103 - 133</w:t>
+              <w:t xml:space="preserve">Surface Review and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967030v1</w:t>
+                <w:t xml:space="preserve">hal-01967033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physical origin of the two-dimensional towards threee-dimensional coherent epitaxial Stranski-Krastanov transition</w:t>
               </w:r>
@@ -10449,51 +10449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional towards two-dimensional coherent epitaxy initiated by surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11307,51 +11307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une forte irradiation alpha et d'une recristallisation sur la thermoluminescence d'un verre borosilicaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11873,51 +11873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Boron Doping in SiGe Raised Sources and Drains for FD-SOI Technology by Carbon Incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11990,51 +11990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Diffraction and Raman Spectroscopy Study of Strain in Graphene Films Grown on 6H-SiC(0001) Using Propane-Hydrogen-Argon CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12137,51 +12137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial entities are temporal entities too: the case of motion verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12232,51 +12232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface instabilities induced by electromigration and surface stress measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Metois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12694,51 +12694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicate glasses in nuclear harsh environment: application of thermostimulated luminescence to radiation damage study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12789,51 +12789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la luminescenc thermostimulee (TL) aux recherches sur les degats d irradiation dans les fibres optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13050,51 +13050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion dynamics of Si (100) positive and negative islands under electromigration and thermomigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13171,77 +13171,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Si surface nanostructures under electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14915,51 +14915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10300-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00886-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ranguelov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Metois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Stoyanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.06.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.228" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF76HB7M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuhr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.30" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fuhr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440713v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386883v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085402" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranguelov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.94.076101" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J J M&#233;tois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002764v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Treglia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapena" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00414-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GL8XS2G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-6028(03)00055-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967011v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447327" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kern Raymond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967020v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967017v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbarre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4487(98)00069-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH21HN37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladeveze M" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ladev&#232;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degand Geoffroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967029v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1997119" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kern" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quentel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967028v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentel Gilbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauch Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967037v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967044v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967040v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zerwetz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquetfrancillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(93)91292-b" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LDJFCD0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1993.tb01045.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JTTQD35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966973v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211230203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94KTP1P2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966976v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-053x(89)90068-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253S8Z6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724962v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. de La Llosa-Hermier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617102v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07508.0029ecst" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.117" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384641v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105715v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feuga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966982v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857815v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004990v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105700v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967055v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967057v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967060v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836686v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Monnier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet-Francillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10300-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00886-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juhel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ranguelov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Metois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Stoyanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.06.041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF76HB7M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuhr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.30" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fuhr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475816v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kern" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grilh&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386883v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085402" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranguelov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.94.076101" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J J M&#233;tois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967065v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002764v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860630v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Treglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapena" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00414-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GL8XS2G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-6028(03)00055-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967011v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447327" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kern Raymond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967020v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967017v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbarre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4487(98)00069-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH21HN37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladeveze M" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ladev&#232;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967029v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1997119" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967030v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kern" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degand Geoffroy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hammadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gauch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Quentel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967028v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentel Gilbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauch Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Hammadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967037v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967044v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967040v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zerwetz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquetfrancillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(93)91292-b" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LDJFCD0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1993.tb01045.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JTTQD35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967047v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966973v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211230203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94KTP1P2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966976v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-053x(89)90068-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253S8Z6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724962v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. de La Llosa-Hermier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617102v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07508.0029ecst" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.117" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384641v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105715v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feuga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966982v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857815v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966966v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004990v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105700v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967055v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967057v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967060v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836686v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Monnier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet-Francillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>